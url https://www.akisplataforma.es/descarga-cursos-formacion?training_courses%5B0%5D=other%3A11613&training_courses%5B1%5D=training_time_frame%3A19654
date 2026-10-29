--- v0 (2026-10-28)
+++ v1 (2026-10-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Incorporacion a la Empresa Agraria: Agricultura Extensiva</t>
   </si>
   <si>
     <t>Lun, 07/09/2026 - 08:30</t>
   </si>
   <si>
     <t>Vie, 20/11/2026 - 14:30</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca</t>
   </si>
   <si>
     <t>En línea, Presencial, Semipresencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>INCORPORACION A LA EMPRESA AGRARIA: AGRICULTURA EXTENSIVACódigo: 2026SZD00102Edición: 2Localidad de impartición: LOS PALACIOS Y VILLAFRANCAProvincia...</t>
+    <t>INCORPORACION A LA EMPRESA AGRARIA: AGRICULTURA EXTENSIVACódigo: 2026SZD00102Edición: 2Localidad de impartición: LOS PALACIOS Y VILLAFRANCAProvincia:...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/incorporacion-la-empresa-agraria-agricultura-extensiva-1</t>
   </si>
   <si>
     <t>Curso de Joven Agricultor en Extremadura</t>
   </si>
   <si>
     <t>Lun, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz, Cáceres</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Los certificados de incorporación para jóvenes agricultores en Extremadura representan una oportunidad formativa clave para aquellas personas que...</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>Curso Jóvenes Agricultores en Aragón</t>
   </si>
   <si>
     <t>Vie, 14/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Mar, 08/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Curso de Agricultor en Aragón para la incorporación Empresa Agraria acreditado por el Gobierno de Aragón de fecha 10/07/2018  y  validado...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-jovenes-agricultores-aragon</t>
   </si>
   <si>
     <t>Mié, 12/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Mar, 15/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Mérida (Badajoz)</t>
   </si>
   <si>
-    <t>Curso de Incorporación a la empresa agraria (online), de 200 horas de duración en horario de mañana y tarde.  Población: Fecha Inicio...</t>
+    <t>Curso de Incorporación a la empresa agraria (online), de 200 horas de duración en horario de mañana y tarde.  Población: Fecha Inicio:...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/incorporacion-la-empresa-agraria-online-0</t>
   </si>
   <si>
     <t>Incorporación a la empresa agraria: Olivicultura</t>
   </si>
   <si>
     <t>Mié, 05/02/2025 - 08:30</t>
   </si>
   <si>
     <t>Vie, 28/11/2025 - 14:30</t>
   </si>
   <si>
     <t>MódulosEMPRESA AGRARIA05/02/2025 - 05/03/2025Mañana: 10:00h-12:00hPlazo de solicitud hasta el 31/01/2025ContenidosIntroducción a la Empresa Agraria....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/incorporacion-la-empresa-agraria-olivicultura</t>
   </si>
   <si>
     <t>Incorporación a la empresa agraria: Medio Ambiente y sostenibilidad (20 horas)</t>
   </si>
   <si>
     <t>Lun, 20/01/2025 - 00:00</t>
   </si>
@@ -771,51 +771,51 @@
     <t>Lun, 19/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Mié, 17/04/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/incorporacion-la-empresa-agraria</t>
   </si>
   <si>
     <t>Planificación y gestión de la empresa hortícola</t>
   </si>
   <si>
     <t>Mar, 23/01/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 13/02/2024 - 14:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Cronograma de producción. Planificación de los trabajos a realizar. Previsión de compras. Rotación cultivos. Gestión de personal.
-Dirigido a ...</t>
+Dirigido a...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/planificacion-y-gestion-la-empresa-horticola</t>
   </si>
   <si>
     <t>Panadería y bollería</t>
   </si>
   <si>
     <t>Lun, 22/01/2024 - 00:00</t>
   </si>
   <si>
     <t>Vie, 31/05/2024 - 00:00</t>
   </si>
   <si>
     <t>Elaboraciones básicas de panadería y bollería. Elaboraciones complementarias, decoración y envasado en panadería y bollería. Seguridad e higiene en...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/panaderia-y-bolleria</t>
   </si>
   <si>
     <t>Formación, igualdad y rejuvenecimiento de consejos rectores</t>
   </si>
   <si>
     <t>Mié, 24/05/2023 - 00:00</t>
   </si>