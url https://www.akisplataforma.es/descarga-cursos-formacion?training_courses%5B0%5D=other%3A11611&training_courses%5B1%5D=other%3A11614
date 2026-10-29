--- v0 (2026-08-15)
+++ v1 (2026-10-29)
@@ -77,51 +77,51 @@
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
+    <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>I CURSO TRANSFORMACIÓN DIGITAL EN EL MEDIO RURAL</t>
   </si>
   <si>
     <t>Jue, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>“DESAFÍO MUJER RURAL”  es una iniciativa del Instituto de las Mujeres cofinanciada por el Fondo Social Europeo. Se enmarca tanto en los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/i-curso-transformacion-digital-el-medio-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>