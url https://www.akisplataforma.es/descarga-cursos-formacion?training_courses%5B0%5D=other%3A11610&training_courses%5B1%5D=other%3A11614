--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -137,93 +137,93 @@
   <si>
     <t>“DESAFÍO MUJER RURAL”  es una iniciativa del Instituto de las Mujeres cofinanciada por el Fondo Social Europeo. Se enmarca tanto en los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/i-curso-transformacion-digital-el-medio-rural</t>
   </si>
   <si>
     <t>Taller de análisis de aguas” para una fertilización más eficiente y sostenible</t>
   </si>
   <si>
     <t>Dom, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>La gestión del agua de riego es uno de los pilares de una agricultura moderna, eficiente y respetuosa con el entorno. Cada vez más explotaciones...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-analisis-aguas-una-fertilizacion-mas-eficiente-y-sostenible</t>
   </si>
   <si>
+    <t>Curso de Introducción a ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Jue, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El concepto GIS como herramienta digital permite a los usuarios explotar el valor de los datos, incluyendo la variable geoespacial, y mejorando la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a los SIG con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-los-sig-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Diseño y Creación de Mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-diseno-y-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
+  </si>
+  <si>
     <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
   </si>
   <si>
-    <t>Jue, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Mié, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>En línea, Formación continua</t>
   </si>
   <si>
     <t>Curso online, a tu ritmo, en el que se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -723,162 +723,162 @@
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C11" s="1"/>
+      <c r="C11" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>