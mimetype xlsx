--- v0 (2026-08-12)
+++ v1 (2026-10-28)
@@ -44,78 +44,78 @@
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>BIENESTAR ANIMAL EN EXPLOTACIONES GANADERAS PORCINAS</t>
-[...17 lines deleted...]
-    <t>Semipresencial</t>
+    <t>Cuaderno de Explotación Digital (Corral de Almaguer, oct-2026)</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Corral de Almaguer</t>
+  </si>
+  <si>
+    <t>Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027.Este curso...</t>
-[...2 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-explotaciones-ganaderas-porcinas-0</t>
+    <t>Centro de investigación: Servicio de Investigación, Divulgación y Formación Agraria (Toledo)Horario: 16:00 a 20:00h.Objetivo del Curso:La progresiva...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cuaderno-explotacion-digital-corral-almaguer-oct-2026</t>
   </si>
   <si>
     <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
   </si>
   <si>
     <t>Lun, 09/11/2026 - 10:00</t>
   </si>
   <si>
     <t>Vie, 13/11/2026 - 13:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
@@ -499,53 +499,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>