--- v0 (2026-09-04)
+++ v1 (2026-10-30)
@@ -352,51 +352,51 @@
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>Curso teórico-práctico de 40 horas de duración en el que se enseña y muestran los trabajos en un colmenar, las labores de primavera y verano,...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/iniciacion-la-apicultura</t>
   </si>
   <si>
     <t>Apicultura. Multiplicación, sanidad y alimentación</t>
   </si>
   <si>
     <t>Lun, 18/03/2024 - 09:00</t>
   </si>
   <si>
     <t>Jue, 21/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (C. Real).</t>
   </si>
   <si>
     <t>Curso en el que se estudia el manejo de colmenas, tratamientos sanitarios, detección de enfermedades y alimentación
-PROGRAMA | Mandar ...</t>
+PROGRAMA | Mandar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/apicultura-multiplicacion-sanidad-y-alimentacion</t>
   </si>
   <si>
     <t>Buenas prácticas de higiene en el sector de la miel</t>
   </si>
   <si>
     <t>Lun, 19/02/2024 - 16:00</t>
   </si>
   <si>
     <t>Lun, 19/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Villava</t>
   </si>
   <si>
     <t>Buenas prácticas de higiene en el sector de la miel. Definición de la miel, maneo de colmenas.
 PROGRAMA | INSCRIPCIÓN e INFORMACIÓN 948013052...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/buenas-practicas-higiene-el-sector-la-miel</t>
   </si>
   <si>
     <t>Apicultura ecológica</t>