--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -44,75 +44,75 @@
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>CURSO INTERNACIONAL DE EXPERTOS EN PRODUCCIÓN CAPRINA</t>
-[...14 lines deleted...]
-    <t>Semipresencial</t>
+    <t>Veterinario de explotación y profesional veterinario que realiza las visitas zoosanitarias</t>
+  </si>
+  <si>
+    <t>Mié, 11/11/2026 - 01:00</t>
+  </si>
+  <si>
+    <t>Jue, 11/02/2027 - 01:00</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027....</t>
-[...2 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-expertos-produccion-caprina</t>
+    <t>Veterinario de explotación y profesional veterinario que realiza las visitas zoosanitariasFechas 11/11/2026 - 11/02/2027Límite Inscripción 01/02...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/veterinario-explotacion-y-profesional-veterinario-que-realiza-las-visitas</t>
   </si>
   <si>
     <t>Buenas prácticas ganaderas</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Contenido:Introducción: Este módulo proporciona una visión general sobre la importancia de la sanidad animal y las prácticas de manejo en la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/buenas-practicas-ganaderas</t>
   </si>
   <si>
     <t>Manejo ecológico de rumiantes</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
   </si>
 </sst>
 </file>
 
@@ -448,60 +448,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="175.671" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="147.393" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -509,51 +509,51 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>