--- v0 (2026-06-08)
+++ v1 (2026-08-12)
@@ -12,173 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Elaboración de quesos azules</t>
-[...14 lines deleted...]
-    <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
+    <t>Curso online de herramientas de IA: chatGPT, Gemini y Copilot para profesionales</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Dom, 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Este curso online, con una duración de 4 semanas, equivalente a 40 horas, cuenta a la finalización, de 2 semanas adicionales sin tutorización. De...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+  </si>
+  <si>
+    <t>Redes Sociales e IA para el Mundo Rural: Vender Mejor, Comunicar con Propósito y Construir un negocio Sostenible</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>Marchamalo (Guadalajara)</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>No</t>
-[...14 lines deleted...]
-    <t>Vie, 26/06/2026 - 17:00</t>
+    <t>Centro de investigación: CIAPA-IRAF. Centro de Investigación Apícola y AgroambientalFecha Inicio: 28 de Septiembre de 2026Fecha Fin: 02 de Octubre de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/redes-sociales-e-ia-el-mundo-rural-vender-mejor-comunicar-proposito-y-construir</t>
+  </si>
+  <si>
+    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+  </si>
+  <si>
+    <t>IX edición. Curso online QGIS aplicado a la Agricultura de Precisión. Nivel 1</t>
+  </si>
+  <si>
+    <t>Mié, 07/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mié, 11/11/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DEL CURSOEl programa del curso que ahora proponemos está basado en la presentación de un software libre y gratuito conocido como QGIS.El...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ix-edicion-curso-online-qgis-aplicado-la-agricultura-precision-nivel-1</t>
+  </si>
+  <si>
+    <t>Micología en Otoño</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>CursoCentro de investigación: CIAPA-IRAF. Centro de Investigación Apícola y AgroambientalFecha Inicio: 26 de Octubre de 2026Fecha Fin: 29 de Octubre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/micologia-otono</t>
+  </si>
+  <si>
+    <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 13:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
-    <t>Zaragoza</t>
-[...29 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+    <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
   </si>
   <si>
     <t>Vie, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
-  </si>
-[...1 lines deleted...]
-    <t>En línea</t>
   </si>
   <si>
     <t>Cooperativas-agroalimentarias pone a disposición de los agricultores un curso sobre la gestión del agua y la nutrición en el cultivo de la fresa que...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-del-agua-y-la-nutricion-el-cultivo-la-fresa</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El programa  Desafío Mujer Rural pone a disposición cursos de formación para promover el emprendimiento de las mujeres del medio rural....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ii-curso-economia-sostenible-y-mercado-laboral-nuevas-oportunidades</t>
   </si>
   <si>
     <t>Formación asesores: curso agrovoltaica</t>
   </si>
   <si>
     <t>Dom, 20/12/2026 - 00:00</t>
   </si>
@@ -743,786 +782,866 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J28"/>
+      <selection activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="1" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1"/>
-      <c r="D5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F6" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1"/>
+      <c r="E8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C16" s="1"/>
-      <c r="D16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1"/>
-      <c r="D22" s="1"/>
-[...1 lines deleted...]
-      <c r="F22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>106</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
-      <c r="G26" s="1"/>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H26" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
-      <c r="G27" s="1"/>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H27" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="H28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="I28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="J28" s="1" t="s">
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="1" t="s">
         <v>126</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>