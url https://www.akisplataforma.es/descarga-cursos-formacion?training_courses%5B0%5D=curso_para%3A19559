--- v0 (2026-06-09)
+++ v1 (2026-10-24)
@@ -12,110 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
-[...5 lines deleted...]
-    <t>Sáb, 26/09/2026 - 19:00</t>
+    <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 13:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
-    <t>Zaragoza</t>
-[...4 lines deleted...]
-  <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
-[...2 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+    <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Agricultura ecológica: Producción, normativa, asesoramiento y comercialización (MOOC)</t>
   </si>
   <si>
     <t>Vie, 25/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Mié, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>En línea, Formación continua</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>El objetivo de este curso es ofrecer una panorámica sobre la regulación de la producción agraria en ecológico, y los fundamentos básicos de este tipo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agricultura-ecologica-produccion-normativa-asesoramiento-y-comercializacion</t>
   </si>
@@ -568,193 +562,189 @@
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>