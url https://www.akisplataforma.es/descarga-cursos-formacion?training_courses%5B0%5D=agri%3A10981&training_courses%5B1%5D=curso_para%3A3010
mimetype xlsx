--- v0 (2026-08-12)
+++ v1 (2026-10-30)
@@ -131,51 +131,51 @@
   <si>
     <t>Curso online control de plagas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El objetivo principal de un plan de control de plagas es prevenir la plaga que puede ser de diferentes tipos tanto urbanas como domésticas y afectar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-control-plagas</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Curso de Explotaciones agrícolas y ganaderas: Producción, innovación, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion-0</t>
   </si>
   <si>
     <t>Curso Superior Nuevo Reglamento Europeo de Productos Fertilizantes</t>
   </si>
   <si>
-    <t>Se entrega diploma acreditativo para los alumnos que superan el curso, junto con documentos donde se especifica el temario del curso y su duración....</t>
+    <t>Se entrega diploma acreditativo para los alumnos que superan el curso, junto con documentos donde se especifica el temario del curso y su duración...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-superior-nuevo-reglamento-europeo-productos-fertilizantes</t>
   </si>
   <si>
     <t>Horticultura ecológica</t>
   </si>
   <si>
     <t>Jue, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conceptos, Fundamentos y Precedentes en la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/horticultura-ecologica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>