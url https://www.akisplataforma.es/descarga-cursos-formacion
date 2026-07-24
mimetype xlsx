--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -12,251 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Formación especializada en el control sanitario del olivar</t>
-[...5 lines deleted...]
-    <t>Mié, 10/06/2026 - 14:00</t>
+    <t>Bienestar Animal en Pequeños Rumiantes 2026</t>
+  </si>
+  <si>
+    <t>Lun, 27/07/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Valdepeñas (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>CursoCentro de investigación: CERSYRA-IRIAF. Centro Regional Selección y Reproducción AnimalFecha Inicio: 27 de Julio de 2026Fecha Fin: 30 de Julio...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-pequenos-rumiantes-2026</t>
+  </si>
+  <si>
+    <t>Recursos Genéticos para la Agricultura y la Alimentación: Elemento clave para la sostenibilidad global</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 07/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>Santander</t>
+  </si>
+  <si>
+    <t>El CDB y la OMPI definen los recursos genéticos (RRGG) como el material vegetal, animal, microbiano o de cualquier otro tipo que contiene unidades...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/recursos-geneticos-la-agricultura-y-la-alimentacion-elemento-clave-la-0</t>
+  </si>
+  <si>
+    <t>BIENESTAR ANIMAL EN EXPLOTACIONES GANADERAS PORCINAS</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 30/09/2026 - 12:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Jaén</t>
-[...5 lines deleted...]
-    <t>Presencial</t>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Málaga y Campanillas</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027.Este curso...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-explotaciones-ganaderas-porcinas-0</t>
+  </si>
+  <si>
+    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+  </si>
+  <si>
+    <t>Endoterapia vegetal avanzada</t>
+  </si>
+  <si>
+    <t>Mar, 20/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>La gestión del arbolado urbano constituye uno de los grandes retos técnicos y medioambientales de nuestras ciudades. Las crecientes limitaciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/endoterapia-vegetal-avanzada</t>
+  </si>
+  <si>
+    <t>CURSO INTERNACIONAL DE EXPERTOS EN PRODUCCIÓN CAPRINA</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Vie, 06/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-expertos-produccion-caprina</t>
+  </si>
+  <si>
+    <t>Curso online de herramientas de IA: chatGPT, Gemini y Copilot para profesionales</t>
+  </si>
+  <si>
+    <t>Dom, 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Este curso online, con una duración de 4 semanas, equivalente a 40 horas, cuenta a la finalización, de 2 semanas adicionales sin tutorización. De...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+  </si>
+  <si>
+    <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
+  </si>
+  <si>
+    <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+  </si>
+  <si>
+    <t>Jornada técnica online Actuaciones en obras hidráulicas: Depósitos, canales, presas, EDARs,etc.</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Este curso de 5 horas tiene al menos un módulo presencial en el que se abordan aspectos relativos al control sanitario del olivar.CONTENIDOSNormativa...</t>
-[...143 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
+    <t>La integridad de las estructuras hidráulicas es un factor clave tanto para la conservación del agua como para la durabilidad del hormigón. La...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-tecnica-online-actuaciones-obras-hidraulicas-depositos-canales-presas</t>
+  </si>
+  <si>
+    <t>IX edición. Curso online QGIS aplicado a la Agricultura de Precisión. Nivel 1</t>
+  </si>
+  <si>
+    <t>Mié, 07/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mié, 11/11/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DEL CURSOEl programa del curso que ahora proponemos está basado en la presentación de un software libre y gratuito conocido como QGIS.El...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ix-edicion-curso-online-qgis-aplicado-la-agricultura-precision-nivel-1</t>
+  </si>
+  <si>
+    <t>MÓDULO ESPECÍFICO: CUALIFICACIÓN DE TÉCNICOS EN PRODUCCIÓN INTEGRADA DE OLEAGINOSAS-PROTEAGINOSAS</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Contenidos:Producción Integrada. Normativa. El Técnico de Producción IntegradaReglamento Específico de Producción Integrada de Oleaginosas y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/modulo-especifico-cualificacion-tecnicos-produccion-integrada-oleaginosas</t>
+  </si>
+  <si>
+    <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
+  </si>
+  <si>
+    <t>Lun, 09/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 13/11/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
   </si>
   <si>
     <t>Vie, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Cooperativas-agroalimentarias pone a disposición de los agricultores un curso sobre la gestión del agua y la nutrición en el cultivo de la fresa que...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-del-agua-y-la-nutricion-el-cultivo-la-fresa</t>
   </si>
   <si>
     <t>II Curso de economía sostenible y mercado laboral. Nuevas oportunidades de emprendimiento</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
@@ -405,53 +483,50 @@
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-presencial-manipulador-alimentos-personalizado-tu-empresa</t>
   </si>
   <si>
     <t>Taller de análisis de aguas” para una fertilización más eficiente y sostenible</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>La gestión del agua de riego es uno de los pilares de una agricultura moderna, eficiente y respetuosa con el entorno. Cada vez más explotaciones...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-analisis-aguas-una-fertilizacion-mas-eficiente-y-sostenible</t>
   </si>
   <si>
     <t>TÉCNICO DE CALIDAD EN LA INDUSTRIA LÁCTEA</t>
   </si>
   <si>
     <t>Lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
-  </si>
-[...1 lines deleted...]
-    <t>Semipresencial</t>
   </si>
   <si>
     <t>Formación dirigida a todos aquellos que buscan adquirir habilidades y conocimientos específicos que les permitan garantizar la calidad y seguridad de...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnico-calidad-la-industria-lactea</t>
   </si>
   <si>
     <t>Curso online control de plagas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El objetivo principal de un plan de control de plagas es prevenir la plaga que puede ser de diferentes tipos tanto urbanas como domésticas y afectar...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-control-plagas</t>
   </si>
   <si>
     <t>Curso Experto en Etiquetado Alimentario – 500 horas – 100 % online</t>
   </si>
   <si>
     <t>Mié, 30/12/2026 - 00:00</t>
   </si>
@@ -995,54 +1070,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J52"/>
+  <dimension ref="A1:J57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J52"/>
+      <selection activeCell="A1" sqref="A1:J57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1093,1282 +1168,1412 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="H7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C9" s="1"/>
-      <c r="D9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C12" s="1"/>
+      <c r="C12" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C13" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F13" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="C15" s="1"/>
-      <c r="D15" s="1"/>
-[...1 lines deleted...]
-      <c r="F15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>121</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C26" s="1"/>
-      <c r="D26" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C27" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>137</v>
+      </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>59</v>
+        <v>139</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C29" s="1"/>
-      <c r="D29" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>150</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="C31" s="1"/>
-      <c r="D31" s="1"/>
-[...1 lines deleted...]
-      <c r="F31" s="1"/>
+      <c r="D31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="C34" s="1"/>
-      <c r="D34" s="1"/>
-[...1 lines deleted...]
-      <c r="F34" s="1"/>
+      <c r="D34" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="G34" s="1" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
-      <c r="G36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H36" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
-      <c r="G37" s="1"/>
+      <c r="G37" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H37" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H38" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="1"/>
+      <c r="G39" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H39" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1"/>
+      <c r="G40" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H40" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
-      <c r="G48" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>57</v>
+        <v>222</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
-      <c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>210</v>
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>