--- v1 (2026-07-24)
+++ v2 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
@@ -95,75 +95,114 @@
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-pequenos-rumiantes-2026</t>
   </si>
   <si>
     <t>Recursos Genéticos para la Agricultura y la Alimentación: Elemento clave para la sostenibilidad global</t>
   </si>
   <si>
     <t>Lun, 03/08/2026 - 10:00</t>
   </si>
   <si>
     <t>Vie, 07/08/2026 - 12:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Santander</t>
   </si>
   <si>
     <t>El CDB y la OMPI definen los recursos genéticos (RRGG) como el material vegetal, animal, microbiano o de cualquier otro tipo que contiene unidades...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/recursos-geneticos-la-agricultura-y-la-alimentacion-elemento-clave-la-0</t>
   </si>
   <si>
+    <t>Renovación Carné de Manipulador de Productos Fitosanitarios (Castellar de Santiago)</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castellar de Santiago (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>JornadaCentro de investigación: CIAG-IRIAF. Centro de Investigación Agroambiental "El Chaparrillo"Fecha Inicio: 04 de Agosto de 2026Fecha Fin: 04 de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/renovacion-carne-manipulador-productos-fitosanitarios-castellar-santiago</t>
+  </si>
+  <si>
     <t>BIENESTAR ANIMAL EN EXPLOTACIONES GANADERAS PORCINAS</t>
   </si>
   <si>
     <t>Mar, 01/09/2026 - 10:00</t>
   </si>
   <si>
     <t>Mié, 30/09/2026 - 12:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Málaga y Campanillas</t>
   </si>
   <si>
     <t>Semipresencial</t>
   </si>
   <si>
     <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027.Este curso...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-animal-explotaciones-ganaderas-porcinas-0</t>
+  </si>
+  <si>
+    <t>Taller de Aprendizaje de Cultivos Varios - Taller de Aprendizaje: Cultivos de Tradicionales Tomate y Calabaza.</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Almocita</t>
+  </si>
+  <si>
+    <t>TALLER DE APRENDIZAJE DE CULTIVOS VARIOS - TALLER DE APRENDIZAJE: CULTIVOS DE TRADICIONALES TOMATE Y CALABAZA.Código: 2026AUM23801Edición: 1Localidad...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/taller-aprendizaje-cultivos-varios-taller-aprendizaje-cultivos-tradicionales</t>
   </si>
   <si>
     <t>Innovación y sostenibilidad en la producción de frutos secos</t>
   </si>
   <si>
     <t>Lun, 21/09/2026 - 09:00</t>
   </si>
   <si>
     <t>Sáb, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
   </si>
@@ -1070,54 +1109,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J57"/>
+  <dimension ref="A1:J59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J57"/>
+      <selection activeCell="A1" sqref="A1:J59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1197,1383 +1236,1447 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="G4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1"/>
-[...1 lines deleted...]
-      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="F9" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>66</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="C10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>70</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D12" s="1"/>
-      <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D13" s="1"/>
-[...1 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G13" s="1"/>
+      <c r="E13" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H13" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
       <c r="F15" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C17" s="1"/>
-      <c r="D17" s="1"/>
-[...1 lines deleted...]
-      <c r="F17" s="1"/>
+      <c r="D17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>134</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C27" s="1" t="s">
         <v>137</v>
       </c>
+      <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>150</v>
+      </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>151</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C31" s="1"/>
-      <c r="D31" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
-      <c r="F32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="G32" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C33" s="1"/>
-      <c r="D33" s="1"/>
-[...1 lines deleted...]
-      <c r="F33" s="1"/>
+      <c r="D33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="G33" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C34" s="1"/>
-      <c r="D34" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C36" s="1"/>
-      <c r="D36" s="1"/>
-[...1 lines deleted...]
-      <c r="F36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>181</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>187</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
-      <c r="G41" s="1"/>
+      <c r="G41" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="1"/>
+      <c r="G42" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
-      <c r="G53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
-      <c r="G54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>60</v>
+        <v>243</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
-      <c r="F57" s="1" t="s">
+      <c r="F57" s="1"/>
+      <c r="G57" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="G57" s="1" t="s">
-[...9 lines deleted...]
-        <v>235</v>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>