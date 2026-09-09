--- v2 (2026-07-25)
+++ v3 (2026-09-09)
@@ -12,355 +12,526 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Bienestar Animal en Pequeños Rumiantes 2026</t>
-[...5 lines deleted...]
-    <t>Jue, 30/07/2026 - 14:00</t>
+    <t>Gestión de la prevención de riesgos laborales en la empresa agraria y alimentaria. Funciones nivel básico</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Mula</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>🦺 Gestión de la prevención de riesgos laborales en la empresa agraria y alimentaria. Funciones nivel básico 🕓 10, 11, 14, 15, 16, 17 septiembre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-la-prevencion-riesgos-laborales-la-empresa-agraria-y-alimentaria</t>
+  </si>
+  <si>
+    <t>Tecnología de aplicación con drones en agricultura: regulación, fundamentos técnicos y experiencias prácticas</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DEL CURSOEl uso de drones en agricultura ha experimentado un notable desarrollo en los últimos años, tanto en tareas de teledetección y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/tecnologia-aplicacion-drones-agricultura-regulacion-fundamentos-tecnicos-y</t>
+  </si>
+  <si>
+    <t>Módulo Específico: Cualificación de Técnicos en Producción Integrada de Olivar</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Cabra</t>
+  </si>
+  <si>
+    <t>MODULO ESPECIFICO: CUALIFICACION DE TECNICOS EN PRODUCCION INTEGRADA DE OLIVARCódigo: 2026BDB24401Edición: 1Localidad de impartición: CABRAProvincia...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/modulo-especifico-cualificacion-tecnicos-produccion-integrada-olivar</t>
+  </si>
+  <si>
+    <t>Gestión de NO Conformidades y Reclamaciones de Clientes</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Los sistemas de calidad exigen gestionar no conformidades, analizar causas raíz y elaborar planes de acciones correctivas que realmente eviten que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-no-conformidades-y-reclamaciones-clientes</t>
+  </si>
+  <si>
+    <t>Módulo Genérico: Cualificación de Técnicos en Producción Integrada de Productos Agricolas y Ganaderos</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Palma del RIO</t>
+  </si>
+  <si>
+    <t>En línea, Presencial</t>
+  </si>
+  <si>
+    <t>MÓDULO GENÉRICO: CUALIFICACIÓN DE TÉCNICOS EN PRODUCCIÓN INTEGRADA DE PRODUCTOS AGRICOLAS Y GANADEROSCódigo: 2026RDB27201Edición: 1Localidad de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/modulo-generico-cualificacion-tecnicos-produccion-integrada-productos-2</t>
+  </si>
+  <si>
+    <t>Bienestar en las granjas de vacuno lechero: visión global y aplicación práctica</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Si te registraste con nosotros con anterioridad, identifícate y comprueba que los datos indicados en tu ficha son correctos, sobre todo tu NIF ya que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/bienestar-las-granjas-vacuno-lechero-vision-global-y-aplicacion-practica</t>
+  </si>
+  <si>
+    <t>Riego Localizado</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 20/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Campanillas</t>
+  </si>
+  <si>
+    <t>Semipresencial</t>
+  </si>
+  <si>
+    <t>RIEGO LOCALIZADOCódigo: 2026TBR24402Edición: 2Localidad de impartición: MALAGAProvincia: MALAGAOrganiza: Centro IFAPA de MálagaFecha de inicio: 17/09...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/riego-localizado</t>
+  </si>
+  <si>
+    <t>Endoterapia vegetal avanzada</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La gestión del arbolado urbano constituye uno de los grandes retos técnicos y medioambientales de nuestras ciudades. Las crecientes limitaciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/endoterapia-vegetal-avanzada</t>
+  </si>
+  <si>
+    <t>Innovación y sostenibilidad en la producción de frutos secos</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>El curso avanzado proporcionará a profesionales del sector agrario, investigadores, asesores y responsables de la toma de decisiones una comprensión...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/innovacion-y-sostenibilidad-la-produccion-frutos-secos</t>
+  </si>
+  <si>
+    <t>Producción Ecológica en Olivar</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>PRODUCCIÓN ECOLÓGICA EN OLIVARCódigo: 2026CBZ27502Edición: 2Localidad de impartición: CORDOBAProvincia: CORDOBAOrganiza: Centro IFAPA Alameda del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/produccion-ecologica-olivar</t>
+  </si>
+  <si>
+    <t>Formación Especializada en Agricultura Ecológica</t>
+  </si>
+  <si>
+    <t>Mar, 01/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>En línea, Presencial, Semipresencial</t>
+  </si>
+  <si>
+    <t>FORMACIÓN ESPECIALIZADA EN AGRICULTURA ECOLÓGICACódigo: 2026CL300801Edición: 1Localidad de impartición: CORDOBAProvincia: CORDOBAOrganiza: Centro...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-especializada-agricultura-ecologica-1</t>
+  </si>
+  <si>
+    <t>Curso de Bovino Intensivo</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>DOS Torres</t>
+  </si>
+  <si>
+    <t>CURSO DE BOVINO INTENSIVOCódigo: 2026DBG07503Edición: 3Localidad de impartición: DOS TORRESProvincia: CORDOBAOrganiza: Centro IFAPA de Hinojosa del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-bovino-intensivo</t>
+  </si>
+  <si>
+    <t>Manejo técnico de la información obtenida mediante drones aplicada a la ingeniería</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 03/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Navarra</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DEL CURSOLa utilización de sistemas aéreos no tripulados (UAS o drones) se ha consolidado como una herramienta de gran valor para la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-tecnico-la-informacion-obtenida-mediante-drones-aplicada-la-ingenieria</t>
+  </si>
+  <si>
+    <t>Formación Transversal para los Servicios de Asesoramiento a las Explotaciones</t>
+  </si>
+  <si>
+    <t>Mié, 02/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>FORMACIÓN TRANSVERSAL PARA LOS SERVICIOS DE ASESORAMIENTO A LAS EXPLOTACIONESCódigo: 2026CL300604Edición: 4Localidad de impartición: CORDOBAProvincia...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/formacion-transversal-los-servicios-asesoramiento-las-explotaciones-2</t>
+  </si>
+  <si>
+    <t>Toma de muestras oficiales de alimentos fundamentos, metodología y aplicación práctica</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>DetallesFecha: 24 septiembre 2026Tipo de evento: Presencial y On-lineCategorías del Evento: Cursos, Formación externaEtiquetas del Evento: formación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/toma-muestras-oficiales-alimentos-fundamentos-metodologia-y-aplicacion-practica</t>
+  </si>
+  <si>
+    <t>Curso online de herramientas de IA: chatGPT, Gemini y Copilot para profesionales</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Dom, 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Este curso online, con una duración de 4 semanas, equivalente a 40 horas, cuenta a la finalización, de 2 semanas adicionales sin tutorización. De...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+  </si>
+  <si>
+    <t>CURSO INTERNACIONAL DE EXPERTOS EN PRODUCCIÓN CAPRINA</t>
+  </si>
+  <si>
+    <t>Vie, 06/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Esta actividad está cofinanciada al 85% por el Fondo Europeo Agrícola de Desarrollo Rural, dentro del Plan Estratégico de la PAC 2023-2027....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-internacional-expertos-produccion-caprina</t>
+  </si>
+  <si>
+    <t>Redes Sociales e IA para el Mundo Rural: Vender Mejor, Comunicar con Propósito y Construir un negocio Sostenible</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 18:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
-    <t>Ciudad Real</t>
-[...173 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-online-herramientas-ia-chatgpt-gemini-y-copilot-profesionales</t>
+    <t>Guadalajara</t>
+  </si>
+  <si>
+    <t>Marchamalo (Guadalajara)</t>
+  </si>
+  <si>
+    <t>Centro de investigación: CIAPA-IRAF. Centro de Investigación Apícola y AgroambientalFecha Inicio: 28 de Septiembre de 2026Fecha Fin: 02 de Octubre de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/redes-sociales-e-ia-el-mundo-rural-vender-mejor-comunicar-proposito-y-construir</t>
   </si>
   <si>
     <t>Herramientas digitales que te ayudan en la gestión de tu explotación</t>
   </si>
   <si>
     <t>Dom, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>En este CURSO ONLINE se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los agricultores y los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion-1</t>
   </si>
   <si>
     <t>CURSOS DE INCORPORACIÓN A LA EMPRESA AGRARIA</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
   </si>
   <si>
     <t>Los cursos de incorporación a la empresa agraria, CIEA en abreviatura, son las actividades formativas dirigidas a aquellas personas que necesitan...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/cursos-incorporacion-la-empresa-agraria</t>
   </si>
   <si>
+    <t>Agrovoltaica</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>AgrovoltaicaPRESENTACIÓN DEL CURSOLa agrovoltaica integra la producción de energía eléctrica a partir de energía solar y las actividades agrícolas y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agrovoltaica</t>
+  </si>
+  <si>
     <t>Jornada técnica online Actuaciones en obras hidráulicas: Depósitos, canales, presas, EDARs,etc.</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 17:00</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 19:00</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...7 lines deleted...]
-  <si>
     <t>La integridad de las estructuras hidráulicas es un factor clave tanto para la conservación del agua como para la durabilidad del hormigón. La...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/jornada-tecnica-online-actuaciones-obras-hidraulicas-depositos-canales-presas</t>
   </si>
   <si>
     <t>IX edición. Curso online QGIS aplicado a la Agricultura de Precisión. Nivel 1</t>
   </si>
   <si>
     <t>Mié, 07/10/2026 - 16:00</t>
   </si>
   <si>
     <t>Mié, 11/11/2026 - 20:00</t>
   </si>
   <si>
     <t>PRESENTACIÓN DEL CURSOEl programa del curso que ahora proponemos está basado en la presentación de un software libre y gratuito conocido como QGIS.El...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/ix-edicion-curso-online-qgis-aplicado-la-agricultura-precision-nivel-1</t>
   </si>
   <si>
     <t>MÓDULO ESPECÍFICO: CUALIFICACIÓN DE TÉCNICOS EN PRODUCCIÓN INTEGRADA DE OLEAGINOSAS-PROTEAGINOSAS</t>
   </si>
   <si>
     <t>Lun, 19/10/2026 - 09:00</t>
   </si>
   <si>
     <t>Vie, 30/10/2026 - 20:00</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...1 lines deleted...]
-  <si>
     <t>Contenidos:Producción Integrada. Normativa. El Técnico de Producción IntegradaReglamento Específico de Producción Integrada de Oleaginosas y...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/modulo-especifico-cualificacion-tecnicos-produccion-integrada-oleaginosas</t>
   </si>
   <si>
+    <t>Micología en Otoño</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>CursoCentro de investigación: CIAPA-IRAF. Centro de Investigación Apícola y AgroambientalFecha Inicio: 26 de Octubre de 2026Fecha Fin: 29 de Octubre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/micologia-otono</t>
+  </si>
+  <si>
     <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
   </si>
   <si>
     <t>Lun, 09/11/2026 - 10:00</t>
   </si>
   <si>
     <t>Vie, 13/11/2026 - 13:00</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Gestión del agua y la nutrición en el cultivo de la fresa</t>
   </si>
   <si>
     <t>Vie, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
@@ -617,56 +788,83 @@
   <si>
     <t>Curso de Explotaciones agrícolas y ganaderas: Producción, innovación, asesoramiento y comercialización (MOOC)El objetivo de este curso es ofrecer una...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/campus-cursos-masivos-linea-moocs-ministerio-agricultura-pesca-y-alimentacion-0</t>
   </si>
   <si>
     <t>Curso Superior Nuevo Reglamento Europeo de Productos Fertilizantes</t>
   </si>
   <si>
     <t>Se entrega diploma acreditativo para los alumnos que superan el curso, junto con documentos donde se especifica el temario del curso y su duración....</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-superior-nuevo-reglamento-europeo-productos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Si quieres obtener el certificado de Manipulador de Alimentos, este curso ofrecido por el Centro de Formación Arcoiris te proporcionará los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Curso de Introducción a ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Jue, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>El concepto GIS como herramienta digital permite a los usuarios explotar el valor de los datos, incluyendo la variable geoespacial, y mejorando la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a los SIG con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-los-sig-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Diseño y Creación de Mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-diseno-y-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de Introducción a ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
+  </si>
+  <si>
     <t>Legislación Agraria</t>
   </si>
   <si>
-    <t>Jue, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificado de Formación expedido por FUNDACION INEAObjetivosConocer las fuentes, objeto y contenido del Derecho Agrario.Enmarcar el Derecho en el...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/legislacion-agraria</t>
   </si>
   <si>
     <t>Agroecología</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por FUNDACIÓN INEAContenido:Introducción: Se presenta una visión general del tema, explicando los conceptos clave y...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/agroecologia</t>
   </si>
   <si>
     <t>Recursos fitogenéticos</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conservación de recursos fitogenéticos:...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/recursos-fitogeneticos</t>
   </si>
   <si>
     <t>Gestión de residuos en explotaciones ganaderas</t>
@@ -726,77 +924,50 @@
     <t>Manejo ecológico de rumiantes</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción y reglamentos: Este módulo...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/manejo-ecologico-rumiantes</t>
   </si>
   <si>
     <t>Horticultura ecológica</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Conceptos, Fundamentos y Precedentes en la...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/horticultura-ecologica</t>
   </si>
   <si>
     <t>Plagas y patógenos del olivo: naturaleza, identificación y estrategias biológicas de lucha</t>
   </si>
   <si>
     <t>Certificado de Formación expedido por INEA-Escuela Universitaria de Ingeniería Técnica Agrícola.Contenido:Introducción:En este apartado se ofrecerá...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/plagas-y-patogenos-del-olivo-naturaleza-identificacion-y-estrategias-biologicas</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/curso-introduccion-arcgis-online</t>
   </si>
   <si>
     <t>Curso online, a tu ritmo, en el que se analizan los reales decretos publicados en diciembre de 2022 que van a afectar a la forma en la que los...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/herramientas-digitales-que-te-ayudan-la-gestion-tu-explotacion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1109,65 +1280,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J59"/>
+  <dimension ref="A1:J70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J59"/>
+      <selection activeCell="A1" sqref="A1:J70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1207,1476 +1378,1824 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
       <c r="F5" s="1" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D8" s="1"/>
-[...1 lines deleted...]
-      <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D10" s="1"/>
-[...1 lines deleted...]
-      <c r="F10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="F11" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="G11" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C12" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="D12" s="1" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="F12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="E13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D14" s="1"/>
-[...1 lines deleted...]
-      <c r="F14" s="1"/>
+      <c r="E14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D15" s="1"/>
-      <c r="E15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="F15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G15" s="1"/>
-[...3 lines deleted...]
-      <c r="I15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>103</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>104</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C17" s="1"/>
-[...3 lines deleted...]
-      <c r="E17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C18" s="1"/>
-[...2 lines deleted...]
-      <c r="F18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="G18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>114</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C19" s="1"/>
-[...2 lines deleted...]
-      <c r="F19" s="1"/>
+      <c r="C19" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="G19" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C21" s="1"/>
-      <c r="D21" s="1"/>
-      <c r="E21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="F22" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="E23" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>150</v>
+      </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="F26" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>69</v>
+      </c>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="C28" s="1"/>
-      <c r="D28" s="1"/>
-[...1 lines deleted...]
-      <c r="F28" s="1"/>
+      <c r="D28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="G28" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
-      <c r="F32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C33" s="1"/>
-      <c r="D33" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="C36" s="1"/>
-      <c r="D36" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>177</v>
+        <v>203</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C40" s="1"/>
+        <v>203</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>207</v>
+      </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
-      <c r="F40" s="1"/>
+      <c r="F40" s="1" t="s">
+        <v>208</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
-      <c r="F43" s="1"/>
-      <c r="G43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
       <c r="C44" s="1"/>
-      <c r="D44" s="1"/>
-[...2 lines deleted...]
-      <c r="G44" s="1"/>
+      <c r="D44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H44" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
-      <c r="G45" s="1"/>
+      <c r="G45" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H45" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
-      <c r="G46" s="1"/>
+      <c r="G46" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H46" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1"/>
-[...2 lines deleted...]
-      <c r="G47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
-      <c r="G48" s="1"/>
+      <c r="G48" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
-      <c r="G49" s="1"/>
+      <c r="G49" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H49" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="1"/>
+      <c r="G50" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H50" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>226</v>
+        <v>183</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="1"/>
+      <c r="G51" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H51" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
-      <c r="G52" s="1"/>
+      <c r="G52" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H52" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
-      <c r="G53" s="1"/>
+      <c r="G53" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H53" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
-      <c r="G54" s="1"/>
+      <c r="G54" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="H54" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
-      <c r="G58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>73</v>
+        <v>271</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>248</v>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>