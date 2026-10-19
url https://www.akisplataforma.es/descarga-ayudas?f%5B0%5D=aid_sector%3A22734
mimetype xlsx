--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -68,149 +68,368 @@
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Regional</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703907</t>
   </si>
   <si>
     <t>Ayudas dirigidas a impulsar la transformación digital a través de la iniciativa «activa industria 4.0», en el marco del plan de recuperación, transformación y resiliencia</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
+    <t>Orden del 29 de diciembre de 2025,  por la que se establecen las bases reguladoras del Programa de ayudas para implantar la igualdad laboral, la conciliación y la responsabilidad social empresarial (RSE),  y se procede a su convocatoria para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Reforestaciones forestales ,producción de trufa y piñon.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de decembro de 2025 pola que se establecen axudas aos investimentos en tecnoloxías forestais, procesamento, mobilización e comercializacion de produtos forestais</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova dirigido a estudiantes de grado, máster y doctorado oficiales de la UV del curso 2023-2024</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolución de 01/04/2025 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Saudi Agriculture. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXIII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXIV Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícola. Ayudas Estado.(Interv, 7119 PEPAC), s/ II Convo  (PEPAC 2023-2027) G.A.L. SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L.  CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
     <t>resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación de agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do Programa de desenvo</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>2024-07-22</t>
   </si>
   <si>
-    <t>No</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
   </si>
   <si>
     <t>Bases reguladoras y convocatoria de subvenciones  para proyectos de ahorro y eficiencia energética en las empresas gallegas para el año 2024</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
   </si>
   <si>
     <t>Resolución de 30 de diciembre de 2025 por la que aprueba las bases reguladoras para la concesión de las ayudas IA360 orientadas a potenciar la innovación empresarial en concurrencia competitiva (IG408M)</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
   </si>
   <si>
-    <t>AgrotecUV Innova dirigido a estudiantes de grado, máster y doctorado oficiales de la UV del curso 2023-2024</t>
-[...28 lines deleted...]
-  <si>
     <t>Ayudas a explotaciones agropecuarias para la transición energética</t>
   </si>
   <si>
-    <t>2024-09-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-03</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
   </si>
   <si>
     <t>Resolución 21 marzo 2024 de ICEX España Exportación e Inversiones, E.P.E. por la que se convoca concesión ayudas Participación Agrupada en Feria OVUM 2024-XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAY) - 12 a 15 noviembre 2024</t>
   </si>
   <si>
     <t>2024-05-19</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
-    <t>Extremadura</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
   </si>
   <si>
     <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
   </si>
   <si>
     <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>2024-05-27</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
@@ -284,288 +503,105 @@
   <si>
     <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
   </si>
   <si>
     <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
   </si>
   <si>
     <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
   </si>
   <si>
     <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
   </si>
   <si>
-    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
-[...121 lines deleted...]
-  <si>
     <t>Resolución de 23 de noviembre de 2023 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión de ayudas para la participación agrupada en la feria kind &amp; jugend 2024 - colonia (alemania) 3 al 5 de septiembre 2024</t>
   </si>
   <si>
     <t>2023-11-24</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
   </si>
   <si>
     <t>Resolución de 25 de enero de 2024 de icex españa exportación e inversiones, e.p.e. por la que se convoca concesión de ayudas para la participación agrupada en la ideobain-interclima 2024 paris (francia) del 30 de septiembre de 2024 al 3 de octubre de 2024</t>
   </si>
   <si>
     <t>2024-01-25</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
   </si>
   <si>
-    <t>Orden del 29 de diciembre de 2025,  por la que se establecen las bases reguladoras del Programa de ayudas para implantar la igualdad laboral, la conciliación y la responsabilidad social empresarial (RSE),  y se procede a su convocatoria para el año 2026.</t>
-[...92 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+    <t>Extracto de la Resolución de 17 de junio de 2026, del Director del Instituto de Fomento de la Región de Murcia, de la convocatoria de tramitación anticipada de ayudas destinadas a fomentar la I+D empresarial en el marco de la Estrategia RIS4 R. de Murcia</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/916163</t>
+  </si>
+  <si>
+    <t>Resolución de 08/07/2026, por la que se aprueba la convocatoria de las ayudas del Programa de apoyo a la innovación Innova-Adelante en Castilla-La Mancha, cofinanciable en el marco del programa Feder de Castilla-La Mancha 2021-2027, ejercicio 2026.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/918034</t>
+  </si>
+  <si>
+    <t>Resolución de 17 de julio de 2026, del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Food Africa &amp; Interpack MEA 2026.</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/920819</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -872,54 +908,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H48"/>
+      <selection activeCell="A1" sqref="A1:H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1008,1168 +1044,1246 @@
       </c>
       <c r="H4" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G39" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="H39" s="1" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G40" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="H40" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
         <v>169</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>