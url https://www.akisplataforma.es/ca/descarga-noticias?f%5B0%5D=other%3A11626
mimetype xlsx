--- v0 (2026-06-08)
+++ v1 (2026-10-20)
@@ -12,422 +12,449 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació pública lInforme de necessitats dassessorament en sanitat vegetal.</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació publica lInforme de necessitats dassessorament en sanitat vegetal. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha publicat recentment a la seva pàgina web l'Informe de necessitats d'assessorament en sanitat vegetal, elaborat per experts nacionals en el marc de la línia de treball sobre sanitat vegetal del Grup de Treball d'Assessorament de…</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-publica-linforme-necessitats-0</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA i la Universitat de València impulsen noves aplicacions de teledetecció per millorar la gestió de cítrics i cereals</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent d' AVA-ASAJA continua consolidant-se com a referent en innovació agrària gràcies als treballs per impulsar l'ús de la teledetecció aplicada al sector agrícola . Aquesta tecnologia està transformant la gestió de les explotacions en complementar l'observació tradicional a peu de camp amb l'anàlisi massiva de dades obtingudes mitjançant sensors remots, entre les quals…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ava-asaja-i-la-universitat-valencia-impulsen-noves-aplicacions-teledeteccio-millorar-la</t>
+  </si>
+  <si>
+    <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
+  </si>
+  <si>
+    <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
+  </si>
+  <si>
+    <t>dj., 09/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
+  </si>
+  <si>
+    <t>Els Seminaris CITOLIVA arrenquen al març a Còrdova: sis jornades tècniques per impulsar el futur de l'oliverar</t>
+  </si>
+  <si>
+    <t>Còrdova serà el punt de partida dels Seminaris CITOLIVA , una proposta formativa presencial que connecta ciència, pràctica i territori per afrontar els grans reptes del sector oleícola: canvi climàtic, escassetat de recursos i exigència creixent de qualitat . Sota el lema “Forma part de la xarxa de coneixement que està transformant l'oliverar” , CITOLIVA impulsa aquest cicle com un espai tècnic i…</t>
+  </si>
+  <si>
+    <t>dj., 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/els-seminaris-citoliva-arrenquen-al-marc-cordova-sis-jornades-tecniques-impulsar-el-futur</t>
+  </si>
+  <si>
+    <t>Castell de Canena serà el primer oliverar espanyol a confiar el control de plagues a insectes beneficiosos</t>
+  </si>
+  <si>
+    <t>La iniciativa, impulsada per CITOLIVA, a través del servei AGRO·LIVE Aliats Naturals, permetrà reduir l'ús de fitosanitaris i reforçar l'equilibri natural del cultiu. Als oliverars de Castell de Canena ja no només hi treballaran tècnics i tractors. A partir d´aquesta campanya també ho faran insectes. Petits, discrets i gairebé invisibles, es convertiran en els guardians silenciosos de la…</t>
+  </si>
+  <si>
+    <t>dt., 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/castell-canena-sera-el-primer-oliverar-espanyol-confiar-el-control-plagues-insectes</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech obre una nova convocatòria de Reptes Tecnològics per accelerar solucions innovadores en agroalimentació</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech ha posat en marxa una nova edició dels seus Reptes Tecnològics , una convocatòria dirigida a startups, empreses tecnològiques, grups de recerca i equips innovadors que vulguin desenvolupar eines i aplicacions orientades a resoldre necessitats reals del sector agroalimentari . La iniciativa s'integra al projecte Andalusia Agrotech European Digital Innovation Hub (Agrotech…</t>
+  </si>
+  <si>
+    <t>dc., 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/cajamar-innova-agrotech-obre-una-nova-convocatoria-reptes-tecnologics-accelerar-solucions</t>
+  </si>
+  <si>
+    <t>APP-TRI: mostrejos foliars en blat per “llegir” la parcel·la i afinar la predicció de collita</t>
+  </si>
+  <si>
+    <t>Font: APP-TRI El Grup Operatiu APP-TRI avança en un dels pilars que donen sentit al projecte: portar la dada agronòmica real de camp a una aplicació digital capaç d'estimar la productivitat del blat i anticipar possibles desviacions del cultiu . L'eina es recolza en la integració d'informació procedent de mapes de rendiment de recol·lectora i de sensors remots (Sentinel-2) , amb l'objectiu de…</t>
+  </si>
+  <si>
+    <t>dj., 15/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/app-tri-mostrejos-foliars-blat-llegir-la-parcella-i-afinar-la-prediccio-collita</t>
+  </si>
+  <si>
+    <t>L'òrgan de coordinació de l'AKIS espanyol aprova el full de ruta per al 2026 i reforça l'alineació entre ciència, innovació i sector agroalimentari</t>
+  </si>
+  <si>
+    <t>El passat 17 de desembre de 2025 es va celebrar a la seu del Ministeri d'Agricultura, Pesca i Alimentació , a Madrid, la segona reunió del plenari de l'Òrgan de Coordinació del Sistema de Coneixement i Innovació en Agricultura (SCIA-AKIS) . La sessió va tenir lloc en format presencial i va estar copresidida per la secretària d'Estat d'Agricultura i Alimentació, Begoña García Bernal , i el…</t>
+  </si>
+  <si>
+    <t>dl., 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lorgan-coordinacio-lakis-espanyol-aprova-el-full-ruta-al-2026-i-reforca-lalineacio-entre</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: Com el fras d'insectes està revolucionant la fertilització de cultius hortícoles</t>
+  </si>
+  <si>
+    <t>Aquesta és la base del projecte GO LIVLAB-IN , una iniciativa innovadora que aposta per la insecticultura i l'economia circular com a palanques per transformar l'agricultura i l'agroindústria. LIVLAB-IN planteja un model pioner que utilitza la producció d'insectes per valorar subproductes, deixalles i residus vegetals generats al llarg de la cadena alimentària, des de les primeres fases de…</t>
+  </si>
+  <si>
+    <t>dt., 23/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/go-livlab-com-el-fras-dinsectes-esta-revolucionant-la-fertilitzacio-cultius-horticoles</t>
+  </si>
+  <si>
+    <t>Oberta la convocatòria Estades R+P per impulsar l'assessorament científic a l'Administració, amb reptes relacionats amb el sector agroalimentari i forestal</t>
+  </si>
+  <si>
+    <t>La convocatòria Estades I+P obre una nova oportunitat perquè la comunitat científica espanyola contribueixi de manera directa al disseny i la millora de les polítiques públiques mitjançant l'assessorament científic a l'Administració General de l'Estat. Es tracta d´una iniciativa pionera, impulsada per l´Oficina Nacional d´Assessorament Científic (ONAC) i la Fundació Espanyola per a la Ciència i…</t>
+  </si>
+  <si>
+    <t>dt., 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/oberta-la-convocatoria-estades-rp-impulsar-lassessorament-cientific-ladministracio-amb</t>
+  </si>
+  <si>
+    <t>El GO LINOMAR comparteix a DATAGRI la seva aposta per la bioremediació i els bioestimulants de nova generació</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu LINOMAR va participar activament a DATAGRI, l'esdeveniment de referència en transformació digital i agrotecnologia, on va tenir l'oportunitat de presentar la seva innovadora iniciativa davant de més de 1.500 professionals del sector agroalimentari. Entre els assistents hi havia empreses tecnològiques, startups, cooperatives, organitzacions agràries, centres de recerca,…</t>
+  </si>
+  <si>
+    <t>dj., 20/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-linomar-comparteix-datagri-la-seva-aposta-la-bioremediacio-i-els-bioestimulants-nova</t>
+  </si>
+  <si>
+    <t>Programa detallat d'AGROBIOTECH 2025: innovació, biotecnologia i digitalització es donen cita a Lleida</t>
+  </si>
+  <si>
+    <t>Del 25 al 27 de novembre a la Fira de Lleida L'esdeveniment AGROBIOTECH 2025 convertirà Lleida en l'epicentre de la innovació agroalimentària i forestal del 25 al 27 de novembre , reunint investigadors, empreses, centres tecnològics i entitats públiques al voltant dels grans reptes del sector: la sostenibilitat, la digitalització i el canvi climàtic. El programa inclou més de mig centenar de…</t>
+  </si>
+  <si>
+    <t>dt., 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/programa-detallat-dagrobiotech-2025-innovacio-biotecnologia-i-digitalitzacio-donen-cita</t>
+  </si>
+  <si>
+    <t>El programa del VIII Fòrum DATAGRI, en detall</t>
+  </si>
+  <si>
+    <t>Múrcia acollirà els dies 12 i 13 de novembre una de les grans cites de la digitalització agroalimentària El compte enrere ha començat per a una de les cites més esperades del calendari agroalimentari: el VIII Fòrum DATAGRI , que reunirà a Múrcia els principals protagonistes de la digitalització del sector els propers 12 i 13 de novembre . Sota el lema de la transformació digital com a palanca per…</t>
+  </si>
+  <si>
+    <t>dv., 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-programa-del-viii-forum-datagri-detall</t>
+  </si>
+  <si>
+    <t>El MAPA presentarà la Plataforma d'Assessors AKIS a la II Trobada Nacional d'Assessors de Phytoma</t>
+  </si>
+  <si>
+    <t>La II Trobada Nacional d'Assessors , organitzada per Phytoma amb la col·laboració de la Conselleria d'Agricultura, Aigua, Ramaderia i Pesca de la Generalitat Valenciana , ha publicat ja el seu programa definitiu . L'esdeveniment se celebrarà els dies 10 i 11 de desembre al Centre d'Esdeveniments de Fira València , i reunirà professionals de l'assessorament agronòmic i la gestió integrada de…</t>
+  </si>
+  <si>
+    <t>dt., 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-mapa-presentara-la-plataforma-dassessors-akis-la-ii-trobada-nacional-dassessors-phytoma</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: més de 100 activitats per connectar el camp amb la ciutat i mostrar la innovació, el talent i la sostenibilitat del sector agroalimentari</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de novembre de 2025 , el Pavelló 4 d'IFEMA MADRID es convertirà en el gran punt de trobada del món agrari amb la celebració de la primera edició d'EXPO SAGRIS, el Saló de l'Agricultura i la Ramaderia , organitzat per IFEMA MADRID en col·laboració amb ALAS (Aliança per una Agricultura Sosten . Sota el lema “El camp s'acosta a la ciutat” , EXPO SAGRIS reunirà durant tres intenses…</t>
+  </si>
+  <si>
+    <t>dl., 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/expo-sagris-2025-mes-100-activitats-connectar-el-camp-amb-la-ciutat-i-mostrar-la-innovacio</t>
+  </si>
+  <si>
+    <t>L'esdeveniment final del pla AGROALNEXT, a Pamplona, mostrarà més de 260 projectes d'R+D a l'àmbit agroalimentari</t>
+  </si>
+  <si>
+    <t>Durant tres anys, el pla complementari d'agroalimentació AGROALNEXT, impulsat pel Govern d'Espanya a través del Ministeri de Ciència, Innovació i Universitats , ha unit el talent de més de 27 centres de recerca , 7 comunitats autònomes i centenars d'investigadors i investigadores en un esforç conjunt per fer del sector agroalimentari espanyol un referent en el sector agroalimentari espanyol.…</t>
+  </si>
+  <si>
+    <t>dv., 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lesdeveniment-final-del-pla-agroalnext-pamplona-mostrara-mes-260-projectes-drd-lambit</t>
+  </si>
+  <si>
+    <t>ESPECIAL EXPOAGRITECH 2025, A MÀLAGA</t>
+  </si>
+  <si>
+    <t>A Akisplataforma.es us oferim una selecció de les ponències més interessants, i les innovacions més destacades en l'extens catàleg que ofereix a la seva programació ExpoAgriTech 2025 . Aquest esdeveniment combina exposició comercial, demostracions i coneixement tècnic a través del Congrés AgriTech 4.0 , que abordarà els grans desafiaments del sector en sis fòrums verticals (cultius extensius,…</t>
+  </si>
+  <si>
+    <t>dj., 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/especial-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>Suport del MAPA a la innovació per a la sostenibilitat al sector agroalimentari amb una intensa participació a ExpoAgriTech 2025</t>
+  </si>
+  <si>
+    <t>Del 28 al 30 d'octubre, Màlaga es convertirà en l'epicentre de la innovació agrícola amb la celebració d'ExpoAgriTech 2025 – “La Fira del Camp 4.0” , un esdeveniment que reunirà més de 8.000 professionals del sector al voltant de les últimes tendències tecnològiques que estan transformant l'agricultura cap a El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) tindrà una presència destacada en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/suport-del-mapa-la-innovacio-la-sostenibilitat-al-sector-agroalimentari-amb-una-intensa</t>
+  </si>
+  <si>
+    <t>Castella i Lleó inaugura el seu primer bosc laboratori a Vega d'Espinareda de la mà del Grup Operatiu PLANFORLAB</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu PLANFORLAB ha fet un pas decisiu en el seu desenvolupament amb la inauguració del primer bosc laboratori de Castella i Lleó , ubicat a Vega d'Espinareda (Lleó) . Aquest espai pioner es consolida com un punt de referència per a la innovació, experimentació i transferència de coneixement en gestió forestal sostenible , orientat especialment a la prevenció i control de plagues i…</t>
+  </si>
+  <si>
+    <t>dl., 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/castella-i-lleo-inaugura-el-seu-primer-bosc-laboratori-vega-despinareda-la-ma-del-grup</t>
+  </si>
+  <si>
+    <t>Luis Planas va remarcar la importància de l'agricultura de precisió, la investigació i la tecnologia per millorar l'eficiència agroalimentària i afrontar els reptes climàtics, a Fruit Attraction 2025</t>
+  </si>
+  <si>
+    <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas , ha inaugurat, avui 30 de setembre, la XVII edició de Fruit Attraction , subratllant el paper d'Espanya com a primer productor de fruites i hortalisses de la UE i vuitè del món , amb una mitjana anual de més de 25 milions de tones; i va remarcar la importància de l' agricultura de precisió, la investigació i la tecnologia per millorar l…</t>
+  </si>
+  <si>
+    <t>dt., 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-va-remarcar-la-importancia-lagricultura-precisio-la-investigacio-i-la</t>
+  </si>
+  <si>
+    <t>Obert el termini d'inscripció per a la II Trobada Nacional d'Assessors</t>
+  </si>
+  <si>
+    <t>Ja està disponible la inscripció per assistir a la II Trobada Nacional d'Assessors , que se celebrarà els propers 10 i 11 de desembre de 2025 al Centre d'Esdeveniments de Fira València . Organitzat per Phytoma , en col·laboració amb la Conselleria d'Agricultura de la Generalitat Valenciana , aquesta trobada tornarà a reunir assessors de tot Espanya sota el lema “L'Assessor: figura clau d'una…</t>
+  </si>
+  <si>
+    <t>dt., 23/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/obert-el-termini-dinscripcio-la-ii-trobada-nacional-dassessors</t>
+  </si>
+  <si>
+    <t>5a reunió del GT Assessorament de l'Òrgan de Coordinació SCIA-AKIS</t>
+  </si>
+  <si>
+    <t>El 27 de maig es va dur a terme la 5a reunió del Grup de Treball d'Assessorament de l'Òrgan de Coordinació SCIA-AKIS. agroalimentari. En aquesta darrera reunió es van revisar els treballs que han estat fent els subgrups a les diferents línies temàtiques per validar els documents de necessitats i orientacions elaborats en nutrició sostenible (INTIASA) , joves i nous agricultors (UPA),…</t>
+  </si>
+  <si>
+    <t>dt., 27/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/5a-reunio-del-gt-assessorament-lorgan-coordinacio-scia-akis</t>
+  </si>
+  <si>
+    <t>Startup del Parc Tecnològic de Còrdova rep 250.000 euros per a innovador dispositiu de detecció de patògens en hivernacles</t>
+  </si>
+  <si>
+    <t>L'empresa Tiaris Biosciences, liderada per Tania García i Fé García, ha estat una de les 16 pimes espanyoles finançades pel CDTI a través del programa NEOTEC per a empreses dirigides per dones . Amb seu al Parc Tecnològic de Còrdova , ha obtingut una ajuda de 250.000 euros per desenvolupar un innovador dispositiu capaç de detectar in situ la presència de patògens agrícoles en cultius,…</t>
+  </si>
+  <si>
+    <t>dl., 27/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/startup-del-parc-tecnologic-cordova-rep-250000-euros-innovador-dispositiu-deteccio</t>
+  </si>
+  <si>
+    <t>Fins al 21 doctubre, obert el termini per a la consulta pública del Pla dAcció Nacional 2025-2029 sobre lús sostenible de productes fitosanitaris</t>
+  </si>
+  <si>
+    <t>El Ministeri d'Agricultura, Pesca i Alimentació ha obert la consulta pública per al Pla d'Acció Nacional 2025-2029 sobre l'ús sostenible de productes fitosanitaris. Aquest pla, emmarcat dins del Reial decret 1311/2012, representa un eix central a la política del ministeri per promoure un ús més racional i segur daquests productes. Lobjectiu principal és reduir limpacte dels fitosanitaris en la…</t>
+  </si>
+  <si>
+    <t>dj., 19/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/fins-al-21-doctubre-obert-el-termini-la-consulta-publica-del-pla-daccio-nacional-2025-2029</t>
+  </si>
+  <si>
+    <t>Presentada la nova fira SAGRIS 2025, centrada en la innovació i el talent per al futur agroalimentari</t>
+  </si>
+  <si>
+    <t>IFEMA acaba de presentar la nova fira SAGRIS, el Saló de l'Agricultura i la Ramaderia , que s'ha previst del 8 al 10 de maig del 2025 recolzada per les principals organitzacions agràries d'Espanya. (Aliança per una Agricultura Sostenible), associació que congrega les principals organitzacions agràries ASAJA , AEACSV , COAG , FEPEX , UPA i Cooperatives Agroalimentàries , se centrarà en tres eixos…</t>
+  </si>
+  <si>
+    <t>dl., 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/presentada-la-nova-fira-sagris-2025-centrada-la-innovacio-i-el-talent-al-futur</t>
+  </si>
+  <si>
+    <t>Virus per millorar els cultius: una proposta de IBMCP (CSIC-UPV)</t>
+  </si>
+  <si>
+    <t>Un equip d'investigadors de l'Institut de Biologia Molecular i Cel·lular de Plantes (IBMCP) i de la Universitat Politècnica de València (UPV) ha publicat a la revista científica 'Nature Reviews Bioengineering' un article on advoca per l'ús de virus atenuats per a la millora de la salut de les plantes. Incideix en la paradoxa que l'ús de vacunes i teràpies gèniques estigui àmpliament estès per a…</t>
+  </si>
+  <si>
+    <t>dc., 19/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/virus-millorar-els-cultius-una-proposta-ibmcp-csic-upv</t>
+  </si>
+  <si>
+    <t>Inspeccions alimentàries més rigoroses</t>
+  </si>
+  <si>
+    <t>El Parlament Europeu (PE) va donar suport a endurir les inspeccions alimentàries a tota la cadena de subministrament , des del productor al consumidor. La nova normativa, acordada ja informalment amb el Consell, pretén millorar la traçabilitat dels aliments, combatre el frau i recuperar la confiança dels consumidors a la cadena alimentària. L' acord negociat pels eurodiputats amb el Consell de…</t>
+  </si>
+  <si>
+    <t>dc., 17/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/inspeccions-alimentaries-mes-rigoroses</t>
+  </si>
+  <si>
+    <t>Disponible l'Informe de condicionalitat 2023 (controls 2022) de FEGA</t>
+  </si>
+  <si>
+    <t>Informe en què s'avalua l'aplicació de la condicionalitat a Espanya basada en les dades obtingudes als controls duts a terme l'any 2022 a partir de la informació subministrada per les comunitats autònomes, i comunicada a la Comissió Europea el 15 de juliol de 2023. Descarregar informe aquí</t>
+  </si>
+  <si>
+    <t>dt., 16/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/disponible-linforme-condicionalitat-2023-controls-2022-fega</t>
+  </si>
+  <si>
+    <t>Acordada la distribució de més de 207 milions d'euros entre les CCAA per a desenvolupament rural, agricultura i ramaderia</t>
+  </si>
+  <si>
+    <t>El Consell de Ministres del 16 d'abril ha autoritzat la distribució territorial entre les comunitats autònomes de vuit crèdits per un import total de 207,87 milions d'euros per finançar intervencions de desenvolupament rural contemplades al Pla Estratègic Nacional de la Política Agrària Comuna (PAC) ) i diferents actuacions en matèria de competitivitat i qualitat de la producció dels mercats,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/acordada-la-distribucio-mes-207-milions-deuros-entre-les-ccaa-desenvolupament-rural</t>
+  </si>
+  <si>
+    <t>L'estrès hídric amenaça la propera campanya d'hortícoles</t>
+  </si>
+  <si>
+    <t>Especialistes de la zona han evidenciat en els darrers mesos un increment de la conductivitat elèctrica a l'aigua de reg de zones concretes del sud d'Espanya, en què solien conservar una qualitat de l'aigua òptima. La primavera d'aquest any s'ha acabat posicionant com la segona més seca de la història. Tot i les tempestes pronosticades, però, l'estiu que acaba de començar “es preveu molt càlid,…</t>
+  </si>
+  <si>
+    <t>dv., 30/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lestres-hidric-amenaca-la-propera-campanya-dhorticoles</t>
+  </si>
+  <si>
+    <t>Avenços, canvis i innovacions cobraran protagonisme a SEPOR</t>
+  </si>
+  <si>
+    <t>La 55a Edició de SEPOR 2022 arriba amb un programa ple de jornades, debats i activitats que tornaran a posicionar la fira com a centre neuràlgic de tot el sector ramader, agroalimentari i industrial en un panorama ple d'avenços, canvis i innovacions. Al programa del Simposi Internacional de Porcinocultura se sumen diverses jornades sectorials i transversals. Així, es preveu la celebració del…</t>
+  </si>
+  <si>
+    <t>dl., 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-canvis-i-innovacions-cobraran-protagonisme-sepor</t>
+  </si>
+  <si>
+    <t>Què puc fer si la calor ensopega la meva collita</t>
+  </si>
+  <si>
+    <t>Els agricultors volen que les altes temperatures siguin cobertes per les pòlisses, tal com passa amb les gelades Els agricultors extremenys han viscut estius calorosos, però és probable que molt pocs com aquest. Les fruites i hortalisses estivals s'han cuit – literalment – en un dels estius més calorosos des que hi ha registres a la regió. Algunes comarques han patit temperatures màximes mitjanes…</t>
+  </si>
+  <si>
+    <t>dc., 28/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/que-puc-fer-si-la-calor-ensopega-la-meva-collita</t>
+  </si>
+  <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
-    <t>dj., 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
-  </si>
-[...346 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/avencos-canvis-i-innovacions-cobraran-protagonisme-sepor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -734,54 +761,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D31"/>
+      <selection activeCell="A1" sqref="A1:D34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1008,222 +1035,262 @@
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="C30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C31" s="1" t="s">
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="B32" s="1" t="s">
         <v>123</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>