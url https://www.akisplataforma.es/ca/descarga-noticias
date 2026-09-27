--- v1 (2026-07-25)
+++ v2 (2026-09-27)
@@ -12,100 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1794">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació pública lInforme de necessitats dassessorament per a joves i noves incorporacions al sector agrari.</t>
+  </si>
+  <si>
+    <t>El Ministeri dʻAgricultura, Pesca i Alimentació publica lʻInforme de necessitats dʻassessorament per a joves i noves incorporacions al sector agrari. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha publicat recentment a la seva pàgina web l'Informe de necessitats d'assessorament per a joves i noves incorporacions al sector agrari, elaborat per experts nacionals en el marc de la línia de…</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 19:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-publica-linforme-necessitats-dassessorament</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació pública lInforme de necessitats dassessorament en sanitat vegetal.</t>
+  </si>
+  <si>
+    <t>El Ministeri dAgricultura, Pesca i Alimentació publica lInforme de necessitats dassessorament en sanitat vegetal. El Ministeri d'Agricultura, Pesca i Alimentació (MAPA) ha publicat recentment a la seva pàgina web l'Informe de necessitats d'assessorament en sanitat vegetal, elaborat per experts nacionals en el marc de la línia de treball sobre sanitat vegetal del Grup de Treball d'Assessorament de…</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 18:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-ministeri-dagricultura-pesca-i-alimentacio-publica-linforme-necessitats-0</t>
+  </si>
+  <si>
+    <t>La Diputació d'Ourense convoca noves ajudes per donar suport a les explotacions ramaderes i agrícoles - Campo Galego</t>
+  </si>
+  <si>
+    <t>El president de la Diputació d'Orense, Luis Menor, ha fet aquest matí una visita a una explotació ramadera situada a Xunqueira d'Espadanedo, amb l'objectiu de posar en valor el suport ferm de la institució provincial al camp ourensà, a través de les noves línies d'ajudes dirigides de forma específica al sector primari. Acompanyat per una àmplia representació de l'Associació del Sector Primari de…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/la-diputacio-dourense-convoca-noves-ajudes-donar-suport-les-explotacions-ramaderes-i</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA i la Universitat de València impulsen noves aplicacions de teledetecció per millorar la gestió de cítrics i cereals</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent d' AVA-ASAJA continua consolidant-se com a referent en innovació agrària gràcies als treballs per impulsar l'ús de la teledetecció aplicada al sector agrícola . Aquesta tecnologia està transformant la gestió de les explotacions en complementar l'observació tradicional a peu de camp amb l'anàlisi massiva de dades obtingudes mitjançant sensors remots, entre les quals…</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ava-asaja-i-la-universitat-valencia-impulsen-noves-aplicacions-teledeteccio-millorar-la</t>
+  </si>
+  <si>
+    <t>Ajuts associats a superfícies. Imports unitaris provisionals. Campanya 2026</t>
+  </si>
+  <si>
+    <t>Imports unitaris provisionals per a la campanya 2026 corresponents als Ajuts Associats per Superfície recollits a la Secció 1a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web ajudes associades superfície. Imports unitaris provisionals per a la campanya 2026 Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-superficies-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
+    <t>Ajuts associats a la ramaderia. Imports unitaris provisionals campanya 2026</t>
+  </si>
+  <si>
+    <t>Import unitari provisional per a la campanya 2026 corresponent als Ajuts Associats a la Ramaderia, recollits a la Secció 2a del Capítol III del Títol III del Reial Decret 1048/2022, de 27 de desembre. Veure Nota web Data d'actualització de la pàgina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>dj., 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/ajuts-associats-la-ramaderia-imports-unitaris-provisionals-campanya-2026</t>
+  </si>
+  <si>
     <t>La nova Llei 11/2026 introdueix modificacions en normatives sectorials d’interès</t>
   </si>
   <si>
     <t>La Llei 11/2026, coneguda com a llei d’acompanyament dels pressupostos, té per objectiu completar el règim jurídic dels pressupostos de la Generalitat per a l’exercici 2026 mitjançant la modificació d’un gran nombre de normes sectorials en matèria fiscal, financera, administrativa i d’organització del sector públic.Estructura de la normaMesures fiscals: Modificacions de taxes, preus públics,…</t>
   </si>
   <si>
     <t>dt., 21/07/2026 - 11:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/la-nova-llei-112026-introdueix-modificacions-normatives-sectorials-dinteres</t>
   </si>
   <si>
     <t>40 anys d'Espanya a la PAC: quatre dècades cultivant el futur del camp espanyol</t>
   </si>
   <si>
     <t>La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i competitives La Política Agrària Comuna ha acompanyat la modernització del sector agroalimentari, l'impuls al medi rural i l'evolució cap a una agricultura i una ramaderia més sostenibles, innovadores i…</t>
   </si>
   <si>
     <t>dc., 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/40-anys-despanya-la-pac-quatre-decades-cultivant-el-futur-del-camp-espanyol</t>
   </si>
   <si>
     <t>Luis Planas defensa a Brussel·les una PAC amb pressupost suficient, simplificada i sense renacionalització.</t>
   </si>
   <si>
     <t>El ministre d'Agricultura, Pesca i Alimentació, Luis Planas, s'ha reunit a Brussel·les amb el vicepresident de la Comissió d'Agricultura del Parlament Europeu i ponent de la futura Política Agrària Comuna (PAC), Norbert Lins, en una trobada centrada en el disseny de la política agrària europea per al període 2028-2034. Durant la reunió, Planas ha defensat una PAC amb un pressupost suficient, com…</t>
   </si>
   <si>
     <t>dc., 15/07/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/luis-planas-defensa-brusselles-una-pac-amb-pressupost-suficient-simplificada-i-sense</t>
   </si>
   <si>
+    <t>Convocada la segona edició del Premi Agrària per a treballs fi de màster en enginyeria agronòmica</t>
+  </si>
+  <si>
+    <t>Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms convoquen la segona edició del Premi Agrària, un guardó que reconeixerà els millors treballs final de màster en Enginyeria Agronòmica defensats a universitats espanyoles. Fira de Valladolid i el Consell General de Col·legis Oficials d'Enginyers Agrònoms (CGCOIA) han convocat la segona edició del Premi Agrària , el…</t>
+  </si>
+  <si>
+    <t>dl., 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/convocada-la-segona-edicio-del-premi-agraria-treballs-fi-master-enginyeria-agronomica</t>
+  </si>
+  <si>
+    <t>TWIN4MILK impulsa la transformació digital del boví de llet mitjançant bessons digitals i intel·ligència artificial explicable</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu desenvoluparà eines predictives i interoperables per millorar l'eficiència, la sostenibilitat i la competitivitat de les explotacions làcties El Grup Operatiu TWIN4MILK neix amb l'objectiu de transformar el model de producció del boví de llet mitjançant l'aplicació de bessons digitals i intel·ligència artificial explicable . El projecte planteja una resposta innovadora davant de…</t>
+  </si>
+  <si>
+    <t>dv., 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/twin4milk-impulsa-la-transformacio-digital-del-bovi-llet-mitjancant-bessons-digitals-i</t>
+  </si>
+  <si>
+    <t>El GO REG SUBTERRANI impulsa l'optimització de l'ús de l'aigua en cultius llenyosos del Baix Cinca</t>
+  </si>
+  <si>
+    <t>El Grup Operatiu REG SUBTERRANI està desenvolupant un projecte d¿innovació orientat a millorar l¿eficiència hídrica en cultius llenyosos mitjançant sistemes de degoteig subterrani en terrenys amb problemes d¿erosió i infiltració. La iniciativa, anomenada “Optimització del reg localitzat per a cultius llenyosos en terrenys amb problemes d'erosió i infiltració, mitjançant el degoteig subterrani”, s…</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/el-go-reg-subterrani-impulsa-loptimitzacio-lus-laigua-cultius-llenyosos-del-baix-cinca</t>
+  </si>
+  <si>
+    <t>Avancen els treballs per a la detecció automàtica de fuites de reg del GO DENORI</t>
+  </si>
+  <si>
+    <t>El projecte "Detecció i Notificació Automàtiques de Fuites de Reg (DENORI)" , en què participa ASAJA-Sevilla juntament amb un consorci liderat per la Universitat Loyola Andalusia i del qual també formen part la Universitat de Huelva i l'empresa Trifolium Farms , continua amb els seus treballs per millorar l' eficiència del regiment agrícola i la implementació d'un sistema basat de fuites de reg.…</t>
+  </si>
+  <si>
+    <t>dj., 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/avancen-els-treballs-la-deteccio-automatica-fuites-reg-del-go-denori</t>
+  </si>
+  <si>
+    <t>Lleó accelera la revolució digital del regadiu amb més de quatre milions d'inversió del PERTE</t>
+  </si>
+  <si>
+    <t>La transformació digital del camp lleonès ja és una realitat. Durant els darrers mesos, nombroses comunitats de regants de la província ja estan culminades la implantació de solucions tecnològiques avançades finançades a través de la primera convocatòria del PERTE de Digitalització del Cicle de l'Aigua , dins del Pla de Recuperació, Transformació i Resiliència impulsat per la Unió Europea…</t>
+  </si>
+  <si>
+    <t>dc., 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/not%C3%ADcies/lleo-accelera-la-revolucio-digital-del-regadiu-amb-mes-quatre-milions-dinversio-del-perte</t>
+  </si>
+  <si>
     <t>L'assessorament agrari es consolida com a pilar estratègic de l'AKIS a Espanya i Europa</t>
   </si>
   <si>
     <t>La jornada "L'assessorament agrari com a eix de l'AKIS a Espanya i Europa" , organitzada per la Plataforma d'Assessors AKIS juntament amb el Ministeri d'Agricultura, Pesca i Alimentació (MAPA), va reunir el 28 d'abril passat experts nacionals i internacionals a l'espai La Vega Innova per analitzar el paper clau de l'assessorament a la integració. La trobada ha estat inaugurada per la Secretària d…</t>
   </si>
   <si>
     <t>dj., 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/lassessorament-agrari-consolida-com-pilar-estrategic-lakis-espanya-i-europa</t>
   </si>
   <si>
     <t>Provacuno llança una aplicació web per mesurar l'empremta de carboni del boví de carn a Espanya</t>
   </si>
   <si>
     <t>La nova aplicació, ja disponible per al sector ramader de boví de carn a la web huellavacunosostenible.eu , és una de les fites clau del Pla de Promoció Sustainable European Beef (SEUB), cofinançat per la Unió Europea i liderat per Provacuno (Espanya) i Apaq-W (Bèlgica). L'eina permet quantificar de forma rigorosa les emissions de gasos amb efecte d'hivernacle, diòxid de carboni (CO₂), metà (CH…</t>
   </si>
   <si>
     <t>dc., 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/provacuno-llanca-una-aplicacio-web-mesurar-lempremta-carboni-del-bovi-carn-espanya</t>
   </si>
   <si>
     <t>JORNADA de la Xarxa PAC per als Premis ARIA de la Unió Europea edició 2026</t>
@@ -1464,62 +1596,50 @@
     <t>https://akisplataforma.es/ca/not%C3%ADcies/suport-del-mapa-la-innovacio-la-sostenibilitat-al-sector-agroalimentari-amb-una-intensa</t>
   </si>
   <si>
     <t>Sis projectes amb potencial d'impacte en la sostenibilitat i l'eficiència industrial són seleccionats a la primera trucada del Sandbox AgriFoodtech</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex i Protiberia són les empreses que treballaran amb CNTA en iniciatives relacionades amb el desenvolupament de Nous ingredients, la conservació d'aliments i la regeneració d'aigua de procés. El sandbox és una iniciativa impulsada per MCIU, MAPA, Govern de Navarra, Govern de La Rioja i CNTA que es gestiona des del hub d'innovació EATEX…</t>
   </si>
   <si>
     <t>dv., 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/sis-projectes-amb-potencial-dimpacte-la-sostenibilitat-i-leficiencia-industrial-son</t>
   </si>
   <si>
     <t>Dia Internacional de la Dona Rural: innovació, tecnologia i talent femení per transformar el camp</t>
   </si>
   <si>
     <t>Cada 15 d'octubre , el Dia Internacional de la Dona Rural ens recorda el paper essencial que tenen les dones en la sostenibilitat, l'economia i la innovació del medi rural. A Espanya, cada vegada són més les dones que lideren o participen activament en projectes que impulsen la digitalització i modernització del sector agroalimentari , obrint noves oportunitats d'ocupació i fixant població al…</t>
   </si>
   <si>
     <t>dc., 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/dia-internacional-la-dona-rural-innovacio-tecnologia-i-talent-femeni-transformar-el-camp</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/ca/not%C3%ADcies/quan-preguntar-et-connecta-amb-tot-sistema-coneixement</t>
   </si>
   <si>
     <t>SOLARWINE posa en marxa dues plantes pilot que combinen energia solar i viticultura intel·ligent</t>
   </si>
   <si>
     <t>El Grup Operatiu SOLARWINE ha completat la instal·lació de dues plataformes pilot agrovoltaiques , amb una superfície total propera als 2.000 m² , per estudiar la integració entre energia fotovoltaica i viticultura 4.0 . El seu objectiu és analitzar la viabilitat tècnica i econòmica d'aquest model mixt, avaluant-ne els efectes sobre el microclima, la productivitat i la resiliència de la vinya…</t>
   </si>
   <si>
     <t>dt., 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/solarwine-posa-marxa-dues-plantes-pilot-que-combinen-energia-solar-i-viticultura</t>
   </si>
   <si>
     <t>El Saló del Gas Renovable es consolida com a referent en la transició energètica i la bioeconomia circular</t>
   </si>
   <si>
     <t>El 5è Saló del Gas Renovable i el 18è Congrés Internacional de Bioenergia han tancat una nova edició a Valladolid amb xifres rècord de participació i un missatge clar: el sector del biogàs i el biometà avança amb pas ferm a Espanya. Entre els dies 1 i 2 d'octubre, l'esdeveniment va reunir prop de 250 empreses expositores i més de 4.000 professionals , fet que suposa un increment del 15% respecte…</t>
   </si>
   <si>
     <t>dv., 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/not%C3%ADcies/el-salo-del-gas-renovable-consolida-com-referent-la-transicio-energetica-i-la-bioeconomia</t>
   </si>
@@ -5624,54 +5744,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D456"/>
+  <dimension ref="A1:D466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D456"/>
+      <selection activeCell="A1" sqref="A1:D466"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8190,191 +8310,191 @@
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B183" s="1"/>
+      <c r="B183" s="1" t="s">
+        <v>729</v>
+      </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
-[...1 lines deleted...]
-      <c r="B193" s="1" t="s">
         <v>768</v>
       </c>
+      <c r="B193" s="1"/>
       <c r="C193" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>771</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>775</v>
       </c>
@@ -10656,1412 +10776,1552 @@
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1453</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B370" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1499</v>
+        <v>1493</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1499</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1515</v>
+        <v>1535</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1530</v>
+        <v>1538</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1515</v>
+        <v>1539</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1515</v>
+        <v>1539</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1515</v>
+        <v>1539</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C390" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" s="1" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1515</v>
+        <v>1539</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1549</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1552</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1554</v>
+        <v>1564</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1561</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1562</v>
+        <v>1572</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1568</v>
+        <v>1578</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1569</v>
+        <v>1579</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1570</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1571</v>
+        <v>1581</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1573</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1579</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1589</v>
+        <v>1599</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1590</v>
+        <v>1600</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1602</v>
+        <v>1612</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1604</v>
+        <v>1614</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1606</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1607</v>
+        <v>1617</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1608</v>
+        <v>1618</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1609</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1610</v>
+        <v>1620</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1611</v>
+        <v>1621</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1612</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1616</v>
+        <v>1626</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1617</v>
+        <v>1627</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1620</v>
+        <v>1630</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1626</v>
+        <v>1636</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1627</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1630</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1638</v>
+        <v>1648</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1643</v>
+        <v>1653</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1515</v>
+        <v>1555</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1656</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1657</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1555</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1555</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1555</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1555</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1555</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1555</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1555</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1555</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1555</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1555</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1692</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1692</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1692</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1692</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1692</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1714</v>
+        <v>1732</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1714</v>
+        <v>1732</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1734</v>
+        <v>1754</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1734</v>
+        <v>1754</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1734</v>
+        <v>1754</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1753</v>
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1793</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>