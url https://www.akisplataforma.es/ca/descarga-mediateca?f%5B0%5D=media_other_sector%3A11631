--- v0 (2026-06-09)
+++ v1 (2026-10-11)
@@ -458,86 +458,86 @@
   <si>
     <t>Es mostren les dades de producció de les deu varietats en estudi, obtingudes a les tres localitats de cultiu convencional, on es realitzen els assajos, fins al 28 de febrer i 31 de març del present any 2015. A més, les dades de qualitat organolèptica, fermesa i contingut en sòlids solubles, fins al 31 de març, expressades com a mitjana dels tres assajos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9777b86b-6641-4f71-92cd-1b0765e1d071</t>
   </si>
   <si>
     <t>Cultius Hortícoles a Hivernacle: Importància de la Higiene i la Profilaxi</t>
   </si>
   <si>
     <t>Seguint el mètode Delphi s'ha constituït i consultat un panell d'experts sobre l'estat d'higiene dels cultius hortícoles en hivernacle, amb un interès especial en els problemes derivats d'inputs i el maneig propi dels cultius. A partir del qüestionari dissenyat, hem buscat l'opinió sobre els problemes experimentats als cultius hortícoles en hivernacle, que poden tenir el seu origen a les llavors, als virus transmesos per llavors i/o contacte, i en com es confirma l'etiologia d'aquests problemes. Hem preguntat sobre les pràctiques de maneig del cultiu que poden estar relacionats amb aquests problemes; la profilaxi i el control de malalties transmeses per contacte; i sobre productes i tècniques de desinfecció en hivernacle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2689db4-e120-4a97-bd6a-fd002e3e85be</t>
   </si>
   <si>
     <t>Sistemes Sostenibles de Cultius Agroambientals</t>
   </si>
   <si>
     <t>Sistemes Sostenibles de Cultius Agroindustrials es troben dins de la Submesura 10.1. Pagaments per Compromisos Agraris i Ambientals, és a dir, el beneficiari d'aquesta ajuda rebrà una compensació econòmica, per fer una sèrie de pràctiques agrícoles beneficioses no només per al medi ambient sinó per als mateixos cultius. Així mateix, no només cal valorar i cercar la rendibilitat d'aquests cultius, sinó fer que s'obtinguin fent pràctiques agrícoles respectuoses amb el medi ambient, a banda d'una bona gestió dels recursos naturals de forma eficient</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
+    <t>Guia d'instal·lació i ús de l'App Reg Citrus</t>
+  </si>
+  <si>
+    <t>Es presenta una eina digital dissenyada per programar i optimitzar el reg de cultius de cítrics mitjançant l'ús del balanç hídric del terra, considerant dades meteorològiques, de terra i de la plantació. L'app, disponible per a Android, iOS i versió web, permet a tècnics i agricultors configurar parcel·les amb informació necessària per rebre recomanacions personalitzades de reg (òptim, deficitari controlat o de supervivència), així com accedir a informes, notificacions i anàlisis històriques del reg. Aquesta guia detalla el procés d'instal·lació, configuració i ús de l'app, tot fomentant una gestió eficient de l'aigua davant del context de canvi climàtic.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Anàlisi dels costos de producció de petites explotacions d'oliverar tradicional de no conreu</t>
   </si>
   <si>
     <t>S'analitzen els costos de producció de les petites explotacions d'oliverar per demostrar la importància de la mà d'obra familiar en la rendibilitat i per posar de manifest la importància de la subvenció de la PAC. També es proposen estratègies productives innovadores que permetrien reduir els costos de producció i, per tant, incrementar la rendibilitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Mètodes d'instal·lació de cobertes vegetals: fonaments, aplicacions i maneig</t>
   </si>
   <si>
     <t>Es descriuen els fonaments de la competència i la interferència entre espècies vegetals. Les primeres setmanes són crucials. S'han exposat estratègies de sembra de les cobertures vegetals, del moment de sembra, del condicionament de llavors i del seu maneig. Cal triar bé el sistema per aconseguir una bona implantació de cobertes vegetals i evitar la pèrdua de diners, bé per sembrar espècies amb escasses o nul·les possibilitats de permanència, bé perquè el maneig sigui dificultós.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potencialitat Enològica de les Varietats Autòctones Andaluses Beba i Mantuo de Pilas</t>
   </si>
   <si>
     <t>S'avalua el potencial enològic de dues varietats autòctones Andaluses com són la Beba i la Mantuo de Pilas. L'estudi s'ha fet a Jerez de la Frontera durant 4 campanyes consecutives. A més s'ha inclòs en aquest estudi, com a referència, la varietat Palomino fi per ser la varietat més cultivada en el marc de Jerez (95%).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Guia d'instal·lació i ús de l'App Reg Citrus</t>
-[...7 lines deleted...]
-  <si>
     <t>Eficàcia de la Solarització i Biosolarització en Cultius Enarenats contra Patògens Fúngics de Sòl</t>
   </si>
   <si>
     <t>Resultats d'un treball realitzat per comprovar l'eficàcia de la solarització i la biosolarització del sòl en el control de patògens. Els patògens estudiats ha estat: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici i Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Avaluació de varietats locals de faves. Campanya 2019/2020.</t>
   </si>
   <si>
     <t>Resultats del comportament agronòmic i de la resposta davant la planta paràsita Orobanche crenata d'un total de tretze varietats locals andaluses de faves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>L'Estat de la Ramaderia Ecològica a Andalusia i la seva projecció</t>
   </si>
   <si>
     <t>Resum de les estadístiques aportades pels diferents organismes de control autoritzats a Andalusia, entre el 2013 i el 2014, per observar i analitzar possibles tendències en la ramaderia ecològica i les seves expectatives per al nou marc PAC 2015-2020. El document forma part del material docent del mòdul d'Incorporació a l'Empresa Agrària, al sector productiu de Ramaderia lligada a la terra. M-2: Necessitats mediambientals dels animals. Característiques de les instal·lacions segons cicle i estat productiu dels animals. Maneig de les instal·lacions. Aspectes climàtics i edafològics. Producció ecològica. El benestar dels animals. Normativa vigent.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/373ad0ca-65c7-4c79-969c-65b5d3d67ad9</t>
@@ -1157,77 +1157,77 @@
   <si>
     <t>Aquest estudi analitza la xarxa de transferència de coneixement de la transformació digital del sector oliverer andalús, mitjançant la metodologia d'Anàlisi de Xarxes Socials (ARS) que permet determinar la importància i posició dels agents implicats, el sentit i la intensitat de les relacions entre ells, així com descriure l'estructura de la xarxa que conformen, per conèixer la situació i el funcionament actual de la mateixa i proposar línia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manual Formatiu: Poda de l'Olivar</t>
   </si>
   <si>
     <t>Aquest manual dedicat a la poda de l'oliverar, aborda aspectes relatius a aquesta tècnica del cultiu de l'oliverar amb l'objectiu de capacitar l'oliverer en la presa de decisions necessàries per aconseguir un maneig òptim d'aquesta pràctica. Índex: UD 1: Aspectes generals de la poda de l'oliverar; UD 2: Poda de l'oliverar en got; UD 3: Poda de l'oliverar en bardissa. Esperem que aquest manual sigui una eina útil per a l'alumnat dels cursos, facilitant-vos el procés d'aprenentatge. És el resultat del treball d'un equip de persones que han bolcat la seva àmplia experiència en aquesta obra, i que es veuran àmpliament gratificades si contribueixen a millorar la formació del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Plantes Mediterrànies el consum de les quals pot originar Problemes Reproductius en Petits Rumiants</t>
   </si>
   <si>
     <t>Aquest material consisteix en un resum sobre les plantes mediterrànies més comunes a Andalusia que poden afectar la reproducció en petits remugants. Facilitant-ne la identificació, es proposen mesures des del maneig ramader per a la prevenció.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Estimacio de la Distribucio varietal en el cultiu de maduixa a Huelva - Campanya 2020/2021</t>
+  </si>
+  <si>
+    <t>Aquest document presenta una estimació de la composició varietal del cultiu de la maduixa a la província de Huelva a l'actual campanya 2020-2021, expressada en percentatges de plantes per varietat posades en producció; també es mostra la participació dels principals programes de millora genètica.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Cultiu Baix Hivernacle de Tres Varietats de Mora (Rubus fruticosus)</t>
+  </si>
+  <si>
+    <t>Aquest document recull els resultats d'un assaig experimental en cultiu sota hivernacle de tres varietats de móra (Rubus fruticosus) com a alternativa als cultius hortícoles convencionals.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
     <t>Recursos Fitogenètics de Lleguminoses Col·lecció Nuclear de Vicia faba: Dades de Passaport</t>
   </si>
   <si>
     <t>Aquest document presenta les dades de passaport de les diferents entrades que integren la Col·lecció Nuclear de Vícia faba del Banc de Germoplasma de Lleguminoses de l'IFAPA. L'objectiu perseguit és oferir informació als equips de millora públics i privats del germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Estimacio de la Distribucio varietal en el cultiu de maduixa a Huelva - Campanya 2020/2021</t>
-[...16 lines deleted...]
-  <si>
     <t>Cultius potencials per diversificar la producció agrícola a Andalusia</t>
   </si>
   <si>
     <t>Aquest document inclou diversos cultius amb potencial de desenvolupament a Andalusia per la seva capacitat d'adaptació a certes regions en funció dels requeriments edafoclimàtics i l'oportunitat de mercat que suposen. S'hi inclouen cultius industrials amb demanda internacional, cultius per a consum humà en fresc o processats procedents d'altres regions o països que estan sent introduïts a la nostra dieta habitual i cultius que van caure en desús o que estan infrautilitzats i que presenten un alt valor nutricional per al consum humà. Es presenta la situació actual de cadascun d'ells, l'oportunitat que poden tenir, els requeriments edafoclimàtics, la descripció botànica i les tècniques de cultiu habituals que han de ser adaptades a les noves condicions de cultiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
   </si>
   <si>
     <t>Poda de l'Olivera: Poda de Producció</t>
   </si>
   <si>
     <t>Aquest document descriu i exposa una sèrie de recomanacions sobre les pràctiques de poda en oliverar a realitzar-ne una que la plantació ha assolit el període productiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0e496cd1-2448-4898-a1c7-998a71d87a6e</t>
   </si>
   <si>
     <t>Plagues Emergents i de Nova Aparició en Cultius Hortícoles Protegits</t>
   </si>
   <si>
     <t>Aquest document inclou aspectes generals tant de les espècies secundàries com de la de nova aparició, aportant informació sobre la seva biologia, cultius més afectats per les diferents espècies, així com els danys que provoquen i les mesures, tant de control químic com biològic que actualment es pot abordar per al seu control. Inclou també material fotogràfic que permeti una fàcil identificació de les diferents espècies, així com els seus diferents estadis i els danys provocats als cultius.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
@@ -1256,149 +1256,149 @@
   <si>
     <t>Aquesta publicació pretén incorporar un element d'interès per a la presa de decisions de l'agricultor, ja que el coneixement de l'adaptabilitat i el comportament de les varietats són decisius per saber què sembrar en funció del destí de la collita. La constant necessitat d'avaluar i caracteritzar les noves varietats de civades que es llancen al mercat són vitals per a un correcte assessorament al sector productor, influint així en una professionalització més gran.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
   </si>
   <si>
     <t>Guia del Cultiu del Gira-sol</t>
   </si>
   <si>
     <t>Aquesta guia de cultiu pretén oferir informació sobre el desenvolupament de la planta de gira-sol, les actuals tendències en les tècniques del seu cultiu i diferents formes i èpoques de sembra, així com de les malalties i plagues més freqüents a Andalusia. El document remet a la consulta dels resultats obtinguts en els darrers anys dels assajos de les varietats resistents a la raça “F” de jopo i del nou material genètic resistent a herbicides. Igualment es poden consultar els rendiments obtinguts als assaigs de gira-sol de sembres hivernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius herbacis de secà. Operació 10.1.4</t>
   </si>
   <si>
     <t>Aquesta Jornada Formativa d'Agroambient i Clima s'emmarca en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 del Programa de Desenvolupament Rural d'Andalusia (PDRA). L'objectiu que es pretén aconseguir amb la impartició d'aquestes jornades és millorar les capacitats dels beneficiaris dels ajuts i conscienciar la població agrària en l'ús de sistemes de producció compatibles amb la conservació del medi ambient, així com informar del PDRA i dels compromisos subscrits. L'Institut Andalús de Recerca i Formació Agrària, Pesquera, Alimentària i de la Producció Ecològica (IFAPA) té entre els seus objectius el disseny i el desenvolupament d'actuacions orientades a la formació de treballadors, tècnics i professionals dels sectors agrari, alimentari i pesquer. L'elaboració d'aquests manuals s'emmarca dins les activitats desenvolupades per IFAPA per transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2017-2018</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2017/2018 actual i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2018-2019</t>
+  </si>
+  <si>
+    <t>En aquest document es presenta la composició varietal expressada en percentatges de plantes per varietat, de la campanya 2018/2019 actual i també la participació de cada programa de millora. Aquest treball es basa, fonamentalment, en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama Varietal al Cultiu de Maduixa a Huelva. Període 2012-2015</t>
+  </si>
+  <si>
+    <t>En aquest informe tècnic es mostra la informació obtinguda en les darreres tres campanyes de cultiu (2012-2013, 2013-2014 i 2014-2015) sobre l'estimació de la distribució varietal a Huelva, pel que fa al percentatge de plantes en producció.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. campanya 2016-2017</t>
+  </si>
+  <si>
+    <t>En aquest informe tècnic es presenta la composició varietal expressada en percentatges de plantes per varietat, de l'actual campanya 2016/2017 i també la participació de cada programa de millora. Aquest treball es basa en la informació facilitada per les empreses obtentores o per les empreses llicenciatàries dels principals programes de millora genètica en maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influència del Sistema de Cultiu sobre Varietats de Maduixa. Campanya 2021/2022. II Qualitat</t>
+  </si>
+  <si>
+    <t>Entre els caràcters que es tenen en compte en els programes de millora de maduixa, a més dels relacionats amb la productivitat del cultiu, hi ha aquells que li confereixen qualitat organolèptica. I entre els consumidors, és sens dubte aquesta qualitat a què es presta més atenció. En aquest treball es van presentar resultats relatius a la qualitat organolèptica i postcollita de setze varietats de maduixa, assajades en tres sistemes de cultiu, convencional, sense sòl i ecològic durant la campanya 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Avaluació de l'Ús de Compost de Restes Hortícoles en Cultiu de Tomàquet</t>
+  </si>
+  <si>
+    <t>Entre els problemes que genera el sistema de producció sota hivernacle i que en pot limitar la sostenibilitat, destaca l'elevada producció anual de residus de collita (1.751.242 t.any-1) l'acumulació dels quals constitueix un greu problema medi ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Millora del quallat i productivitat de Navel Powell Summer mitjançant el Rayado i/o Aplicació Foliar d'Extractes d'Algues amb Activitat Hormonal</t>
   </si>
   <si>
     <t>És objecte d'aquesta feina donar a conèixer les possibilitats que l'ús de diferents tècniques i productes ofereixen al cultiu dels cítrics. En aquesta línia i en la tasca de transferència de l'IFAPA, es presenten els resultats obtinguts d'un assaig experimental en què es va avaluar el ratllat i l'ús de fitorreguladors, d'origen natural, en la millora del quallat de Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribució Varietal al Cultiu de Maduixa a Huelva. Campanya 2017-2018</t>
-[...52 lines deleted...]
-  <si>
     <t>Resultats dels Assajos de Varietats Clearfield i Sulfo de Gira-sol a Andalusia. Campanya 2019.</t>
   </si>
   <si>
     <t>En els darrers anys han fet la seva aparició al mercat del gira-sol noves varietats que es caracteritza per la seva resistència genètica a tractaments amb determinats herbicides, els quals proporcionen un acceptable control de males herbes de fulla ampla i estreta, així com al jopo (Orobanche cumana). Aquestes varietats, moltes de les quals tenen la característica d'alt oleic (HO), van ocupant cada any una superfície més gran de sembra. Les sembres d'aquestes varietats es poden fer més aviat ja que el control de dicotiledònies es pot fer amb els tractaments d'herbicides i així el cultiu podria aprofitar millor les pluges d'hivern i primavera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
+    <t>Resultats dels Assajos de Colza a Andalusia. Campanya 2018-19</t>
+  </si>
+  <si>
+    <t>A la campanya 2018-19, s'han realitzat 2 assaigs de varietats de la RAEA de colza, ubicats a la finca Dos Hermanas (Montemayor) ia la finca Villaverde Alta (Còrdova).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
     <t>Efecte de l'Acolxat de Malla Negra a `Clementina de Nules` Baix Condicions de Salinitat. Almeria, Campanya 2015-2016</t>
   </si>
   <si>
     <t>En aquest treball es pretén estudiar l'efecte de l'encoixinat de malla sota aquestes condicions de cultiu. Així, l'objectiu d'aquest treball és avaluar l'efecte de l'encoixinat amb malla negra i dos règims hídrics (100% ETc i 66,6% ETc) sobre la varietat Clementina de Nules en condicions de salinitat de l'aigua de reg (aigua de baixa qualitat i d'alta conductivitat elèctrica) i terra de la parcel·la a la província d'Alm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Cultiu Protegit de Sis Varietats de Cogombre Dolç (Solanum muricatum)</t>
   </si>
   <si>
     <t>En la recerca de cultius alternatius als hortícoles convencionals cultivats sota hivernacle, en aquest treball es va avaluar la producció de sis cultivars de cogombre dolç (Solanum muricatum) en hivernacle. Els assajos es van realitzar el 2015. Tots els cultivars es van desenvolupar correctament obtenint altes produccions, destacant el cultivar València com el més productiu i precoç. El cultiu de cogombre dolç pot ser una alternativa interessant als cultius d'hortalisses convencionals als hivernacles d'Almeria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Resultats dels Assajos de Colza a Andalusia. Campanya 2018-19</t>
-[...7 lines deleted...]
-  <si>
     <t>Influència de l'ús de cobertes vegetals en el comportament agronòmic d'una vinya cultivada en ecològic</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats obtinguts entre els anys 2013 a 2018 en una vinya de la varietat Pedro Ximénez cultivada en ecològic al Sud de Còrdova. S'han avaluat tres tractaments de maneig de sòl: conreu tradicional (L), coberta vegetal espontània (CVE) i coberta vegetal sembrada (CVS). S'han comparat els efectes dels diferents tractaments en paràmetres relacionats amb la fisiologia, el rendiment i la qualitat del raïm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Avaluació del Comportament Agronòmic de `Clementina de Nules` Baix Condicions d'Encoixinat de Malla Negra. Màlaga, Campanya 2016-2016</t>
   </si>
   <si>
     <t>En aquest treball es pretén avaluar l'efecte de l'encoixinat amb malla negra a la varietat Clementina de Nules, en dos règims hídrics (100% ETc i 66,6% ETc) sota les condicions agroclimàtiques de l'àrea litoral de la província de Màlaga.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a5ea5a77-14c6-4d5a-981b-a5d300394474</t>
   </si>
   <si>
     <t>El sistema de producció hortícola de la província d'Almeria</t>
   </si>
   <si>
     <t>En aquest treball es fa una descripció exhaustiva de l'horticultura d'hivernacle, fruit de l'interès de la Conselleria d'Agricultura, Pesca i Desenvolupament Rural de la Junta d'Andalusia per conèixer l'evolució tecnològica del sector hortícola d'Almeria. Gràcies a la col·laboració de la Fundació Cajamar ia estudis similars promoguts amb anterioritat per ambdues institucions, s'ha aconseguit documentar l'evolució i les tendències tecnològiques més recents del sistema de producció d'hortícoles protegits de la província d'Almeria. Aquesta publicació forma part del projecte 'TRANSFORMA-Desenvolupament sostenible en cultius hortícoles protegits', que executa l'Institut de Recerca i Formació Agrària, Pesquera i de la Producció Ecològica, com a eina de transferència de coneixement i tecnologia als professionals del sector. La publicació s'estructura en cinc capítols. El primer, que introdueix el procés d'elaboració i la metodologia emprada en aquest estudi, el segon tracta la caracterització de les explotacions hortícoles i els titulars. Els temes relatius a l'hivernacle són desenvolupats al tercer capítol, inclòs l'equipament per al control de clima i el reg. A la cambra, queden reflectits els mitjans de protecció de cultius, la mà d'obra i la maquinària i, finalment, s'analitzen els cultius hortícoles representatius del sistema productiu d'hivernacle de la província.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05ca752a-b1ff-4e6a-8c77-d706f90f20bc</t>
@@ -2054,104 +2054,104 @@
   <si>
     <t>Durant la campanya 2023/2024, es van analitzar caràcters relacionats amb la producció en 16 varietats de maduixa de diferents programes de millora cultivades en quatre sistemes de cultiu a la zona productora de Huelva: cultiu convencional, cultiu sense desinfecció de sòl, cultiu sense sòl i cultiu ecològic. En aquest treball es presenten els resultats obtinguts.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Efecte de la poda mecanitzada sobre el comportament agronòmic i enològic de varietats negres cultivades en clima càlid</t>
   </si>
   <si>
     <t>Document que mostra els resultats d'un assaig de tres anys en què s'han comparat els efectes de la poda manual i la poda mecànica de dues varietats negres de vinya cultivades a la serra de Montilla, sobre el comportament agronòmic i el potencial enològic.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Estudi de Varietats Locals i Forànies Cultivades a la Zona de l'Altiplà de Granada. Resultats 2015</t>
   </si>
   <si>
     <t>Document que descriu els resultats de la campanya 2015 del potencial productiu de la varietat local Gordal, analitza diferents tècniques de vinificació i avalua la seva incidència en les característiques fisicoquímiques i sensorials dels vins. A més, caracteritza agronòmicament i enològicament les varietats locals i foranes cultivades a l'Altiplano de Granada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/19f319c3-6a05-4014-85ee-f5eecb197429</t>
   </si>
   <si>
+    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
+  </si>
+  <si>
+    <t>A causa de la seva diversitat i extensió territorial, Andalusia alberga nombroses varietats minoritàries, oferint a la vitivinicultura local la possibilitat de diversificar-ne la producció vitivinícola. Entre el 2020 i el 2022 es va realitzar la identificació molecular de 66 exemplars procedents de 5 zones amb tradició vitivinícola. Es van fer servir 13 marcadors microsatèl·lits, entre ells els 9 recomanats per l'OIV. Es van obtenir 31 genotips diferents, 19 corresponents a perfils de varietats ja descrites i els altres 12 no identificats prèviament. Els perfils es van integrar a la base de dades del banc de germoplasma de vinya “Ranxo de la Merced”. Mitjançant anàlisi de diversitat genètica, es van determinar els grups eco-geogràfics dels nous genotips identificats. Es va analitzar la presència de virus mitjançant test ELISA per obtenir clons certificables per si en un futur fossin autoritzades aquestes varietats per al seu cultiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
+    <t>Sembres Hivernals a Girasol: Augment de Rendibilitat i Adaptació al Canvi Climàtic</t>
+  </si>
+  <si>
+    <t>A causa del canvi climàtic s'espera un fort escalfament al Sud d'Europa, amb grans increments a la temperatura mitjana d'estiu (augmentant 6ºC en relació amb les temperatures de final de segle) i disminucions substancials a les precipitacions de primavera i estiu. Les onades de calor, els períodes de sequera, pluges torrencials, tempestes elèctriques (esdeveniments extrems) ocorreran amb més freqüència (IPCC 2014). És per això, que cada cop més, els agricultors solen avançar les sembres uns 45 dies (Gener en lloc de març), per incrementar el rendiment i rendibilitat</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Avaluació de Varietats de Maduixa: Resultats Obtinguts en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2017/2018</t>
   </si>
   <si>
     <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2017/2018, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Avaluació de Varietats de Maduixa en Cultiu Convencional amb Sòl Desinfectat Químicament. Campanya 2018/2019</t>
   </si>
   <si>
     <t>Dins la Xarxa Andalusa d'Experimentació Agrària (RAEA), durant la campanya 2018/2019, l'IFAPA ha caracteritzat, tant a nivell agronòmic com de qualitat, un grup de 12 varietats seleccionades entre les que actualment estan disponibles al mercat procedents de diferents programes de millores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
   </si>
   <si>
     <t>Associacionisme i Comercialització. Mòdul VI.</t>
   </si>
   <si>
     <t>Dins del Programa d'Incorporació de Joves a l'Empresa Agrària, aquest manual didàctic, corresponent al “Mòdul VI: Associacionisme i Comercialització”, tracta aspectes relacionats amb les formes associatives del sector agrari, com ara les Societats Cooperatives, les Societats Agràries de Transformació i altres tipus de societats. S'aprofundeix especialment en les cooperatives, per la seva gran rellevància a Andalusia. A més, s'introdueix l'alumnat als processos de comercialització i màrqueting dels productes de la cadena alimentària, amb l'objectiu de fomentar la professionalització i garantir la seguretat alimentària que exigeix la societat actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
   </si>
   <si>
     <t>Implantació i maneig d'una coberta vegetal de creixement lent mitjançant sembra en franges: Brachypodium distachyon</t>
   </si>
   <si>
     <t>Descripció de la tècnica d'implantació d'una coberta vegetal de creixement lent en un cultiu d'oliverar. Les espècies anuals de creixement lent que s'empren com a cobertura vegetal pluriennal es poden implantar amb més facilitat sembrant-les en franges estretes, protegides a banda i banda per franges d'espècies de creixement més ràpid, aconseguint així una millor protecció del sòl i menor erosió durant els primers mesos. La tècnica de sembra en franges és senzilla, resulta molt econòmica per al pagès i redueix considerablement els riscos de perdre la sembra de l'espècie de creixement lent, en el cas que es produeixin pluges torrencials que puguin provocar erosió i desarrelament de les plantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
   </si>
   <si>
-    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
-[...16 lines deleted...]
-  <si>
     <t>Guia del Cultiu de la Colza</t>
   </si>
   <si>
     <t>Considerant l'expansió que el cultiu de la colza (Brassica napus) ha tingut a Andalusia, on la superfície cultivada ha passat d'aproximadament 1000 hectàrees l'any 2014 a més de 17.000 hectàrees el 2017, ha portat a l'IFAPA a plantejar-se reeditar una actualització de “ 2009 per investigadors del Centre IFAPA de Còrdova. Es pretén fer una recopilació dels estudis realitzats sobre abonats i densitats de sembra, així com dels resultats obtinguts en els últims anys en els assajos de la RAEA de colza de les noves varietats amb sistema Clearfield que es caracteritzen per la seva resistència a herbicides a la família permetre, amb tractaments de postemergència, un control de les gramínies i males herbes de fulla ampla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/60f346e5-f6ed-4eb2-8fb9-f5ba633457b6</t>
   </si>
   <si>
     <t>Resultat d'assajos de varietats de maduixa. Sistema de cultiu convencional. Campanya 2014/2015</t>
   </si>
   <si>
     <t>Continuant amb la sèrie de treballs iniciats a la campanya 2007, aquesta xarxa d'assajos duu a terme l'avaluació agronòmica de les varietats comercials de maduixa més utilitzades a Huelva, cultivades en sistema de cultiu convencional i plantades en dues dates, una primerenca (9 octubre) i una altra estàndard (23 octubre). S'ha estudiat la influència de la data de plantació en els paràmetres considerats de més interès per al pagès, tant en aquells relacionats amb la producció com la qualitat de la mateixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b385d791-936c-411b-9f6c-18546dfe1d29</t>
   </si>
   <si>
     <t>Resultats d'Assaigs de Varietats de Maduixa. Sistema de Cultiu sense Sòl. Campanya 2014-2015</t>
   </si>
   <si>
     <t>Continuant amb la sèrie de treballs iniciats a la campanya 2007, aquesta xarxa d'assajos duu a terme l'avaluació agronòmica de les varietats comercials de maduixa més utilitzades a Huelva, cultivades en sistema de cultiu sense sòl i plantades en dues dates, una primerenca (10 octubre) i una altra estàndard (22 octubre). S'ha estudiat la influència de la data de plantació en els paràmetres considerats de més interès per al pagès, tant en aquells relacionats amb la producció com la qualitat de la mateixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b554969d-0506-4908-9911-d9ac6b08fd94</t>
@@ -2468,66 +2468,66 @@
   <si>
     <t>Publicació dedicada als cultius de l'horticultura regional, tant a l'aire lliure com protegits i sota hivernacle</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-horticultura-al-aire-libre-y-bajo-invernadero</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agricoles de la Regió de Múrcia fruits secs fruiters de llavor vinya i olivera</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius llenyosos més característics del medi rural murcià, incloent fruits secs, fruiters de llavor, raïm de taula i vinificació i olivera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agrícoles de la Regió de Múrcia: fruiters de pinyol i cítrics</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius de regionals de cítrics i fruiters de pinyol</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Quadern de camp per al reconeixement de possibles símptomes d'ozó en cultius sostenibles</t>
+  </si>
+  <si>
+    <t>Quadern de camp per al reconeixement de símptomes d'ozó en cultius</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
   </si>
   <si>
     <t>Observatori per a la Digitalització del Sector Agroalimentari - Anàlisi de l'estat actual de la digitalització del sector agroalimentari espanyol</t>
   </si>
   <si>
     <t>Aquest estudi presenta l'estat actual de la transformació digital de l'activitat de producció i transformació d'aliments a Espanya. d'apartats, que coincideixen amb els capítols de l'informe. Inclou dades sobre la connectivitat a les explotacions agràries i indústries agroalimentàries, l'ús de dispositius, sensors, eines de suport a la presa de decisions o tecnologies habilitadores a tota la cadena de valor. Igualment, mostra l'expansió del comerç electrònic tant per a la venda com per a la compra d'insums i aliments, o les competències digitals de les persones que treballen al conjunt del sector. A l'últim apartat s'aborda la importància dels ajuts públics en la transformació digital.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estudio_3def_tcm30-655779.pdf</t>
   </si>
   <si>
     <t>Manual de bones pràctiques per a la producció de cereals</t>
   </si>
   <si>
     <t>L'objectiu del Manual és contribuir a millorar l'economia dels agricultors, augmentar la sostenibilitat de la producció de cereals i lluitar contra el canvi climàtic mitjançant l'adopció d'innovacions desenvolupades mitjançant la formació per a tots els actors de la cadena de cereals i de la societat en general.</t>
   </si>
   <si>
     <t>https://www.uco.es/investigacion/proyectos/lifeinnocereal/wp-content/uploads/2024/02/D2.1.-Manual-de-buenas-practicas-para-la-produccion-de-cereales_ESP_compressed.pdf</t>
   </si>
   <si>
     <t>Guia metodològica per a la creació d'un Espai Test Agrari</t>
   </si>
   <si>
     <t>Guia que proporciona una metodologia innovadora per a la implementació d'espais test agraris</t>
   </si>