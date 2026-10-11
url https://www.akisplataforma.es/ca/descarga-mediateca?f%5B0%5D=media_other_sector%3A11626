--- v0 (2026-07-18)
+++ v1 (2026-10-11)
@@ -770,86 +770,86 @@
   <si>
     <t>La quimigació és una tècnica d'aplicació de fitosanitaris consistent a incorporar aquests productes dissolts a l'aigua de reg. Es pot fer servir amb qualsevol sistema de reg; degoteig, aspersió i fins i tot per superfície oa peu, però en general sutilitzen en sistemes de reg localitzat. La quimigació als hivernacles del Sud-est espanyol es fan a través del reg per degoteig, aportant els productes fitosanitaris a l'aigua de manera similar a com es realitza l'aportació de nutrients en fertirrigació. En aquest document es donen una sèrie de recomanacions per a un ús eficient de productes fitosanitaris seguint aquesta tècnica d'aplicació, així com exemples pràctics per a una millor compressió del que s'ha exposat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e1b52be2-15f2-489a-bdcc-6b244fd94154</t>
   </si>
   <si>
     <t>Guia de Gestió Integrada de Malalties de Fruiters d'Os</t>
   </si>
   <si>
     <t>La finalitat d'aquest material docent de “Malalties dels fruiters de pinyol i el seu maneig en Producció Integrada” és ajudar i orientar agricultors i assessors per aconseguir implantar els principis de gestió integrada de malalties seguint el Pla d'Acció Nacional per a l'Ús Sostenible de Productes Fitosanitaris, i complementar la guia de gestió de la Agricultura, Pesca i Medi Ambient (MAGRAMA).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
   </si>
   <si>
     <t>Virus Transmesos per Contacte: Desinfecció d'Útils de Treball</t>
   </si>
   <si>
     <t>La correcta desinfecció d'eines de treball a les feines de camp és de vital importància per evitar la transmissió d'una sèrie de malalties produïdes per virus a tot el cultiu. Com a resposta a una necessitat demandada pel sector, presentem un resum de treballs científics sobre productes utilitzats a les tasques de desinfecció d'estris de treball.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e3aae10-70e2-41fe-af40-cfb423e8c75c</t>
   </si>
   <si>
+    <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca (Aulacaspis tubercularis) és la plaga més important del mànec al Sud d'Espanya, i una de les més perjudicials a nivell mundial. Aquí es proposen les bases per a la gestió integrada. Es fa una descripció de la plaga i s'aporten dades sobre la seva biologia i els símptomes i els danys que produeix. A més, se suggereix l'ús d'olis parafínics per controlar-los, que han mostrat eficàcia als assajos de camp. El control biològic, a través d'un depredador (Cybocephalus nipponicus) i un parasitoide (Encarsia citrina), és una opció de futur, tot i que caldrà estudiar-ne la implementació amb cobertes vegetals que els serveixin de refugi i aliment alternatiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca, és una plaga clau en els cultius de mango a Andalusia ja que produeix importants</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Avispilla del castanyer (Dryocosmus kuriphlilus) a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document s'informa sobre la distribució, la biologia, els danys que causa i les mesures de control existents.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autòctons de l'Avispilla del Castaño a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. Aquest document, a més de descriure les principals característiques de les vespes productores de ganyes, aporta informació sobre el control exercit sobre la plaga de la vespra del castanyer per parasitoides autòctons.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
-[...16 lines deleted...]
-  <si>
     <t>Control Integrat de Plagues a Carbassó Baix Hivernacle en Cicle de Primavera</t>
   </si>
   <si>
     <t>L'actual problemàtica en cultiu de carbassó a causa del virus del Nova Delhi (ToLCNDV transmès per l'espècie de mosca blanca Bemisa tabaci, està provocant importants pèrdues de producció. L'aplicació reiterada d'insecticides com a única mesura no aconsegueix un control adequat d'aquesta plaga. En aquest treball s'avalua la utilització del depredador Amblyseius swirski instal·lació, com a part d'una estratègia de control integrat, en un cultiu de carbassó en cicle de primavera. Els resultats mostren que les mesures preventives tant d'hermeticitat com de protecció del cultiu, juntament amb una instal·lació adequada del depredador, disminueixen la presència i el desenvolupament de la plaga en el cultiu, minimitzant la incidència del virus del Nova Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide Exòtic de l'Avispilla del Castaño</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document es fa un estudi del paràsit específic Torymus sinensis, s'informa de les soltes experimentals que s'han realitzat fins ara i de les mesures necessàries per aconseguir la seva instal·lació al cultiu, advertint dels possibles riscos mediambientals que pot comportar el seu alliberament al medi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Aplicació de Productes Fitosanitaris Nivell Pilot Aplicador: Actualització de Continguts Formatius</t>
   </si>
   <si>
     <t>Índex: UD 1: Generalitats de protecció vegetal; UD 2: Productes fitosanitaris: classificació i característiques; UD 3: Formulacions de productes fitosanitaris: naturalesa i característiques. UD 4: Riscos per al medi ambient derivats</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
@@ -1067,95 +1067,95 @@
   <si>
     <t>En aquesta guia es recull tota la informació concernent a les plagues de mol·luscs en citricultura: reconeixement i control.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a08abc76-600b-45ae-aafb-f15cd458f906</t>
   </si>
   <si>
     <t>Prospecció de nous recursos genètics d'olivera a Andalusia</t>
   </si>
   <si>
     <t>En aquest projecte es proposa enriquir el Banc Mundial de Germoplasma d'Olivera amb nou material (varietats locals) procedent d'Andalusia i augmentar la representativitat de les poblacions silvestres andaluses a la col·lecció d'ullastres que també es troba al Centre IFAPA de Còrdova. La identificació i lestudi de diversitat daquest material sha dut a terme amb marcadors moleculars dADN.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>Guia Visual de Plagues de l'Alvocat i els seus Enemics Naturals</t>
   </si>
   <si>
     <t>En el document es descriuen de forma resumida les característiques de les quatre espècies-plaga més importants del cultiu de l'alvocat a la nostra zona (dos àcars tetraníquids i dues cotxinilles) i dels seus principals enemics naturals (àcars depredadors, neuròpters i coccinèl·lids). Acompanyant la descripció s'inclouen fotografies per a una identificació ràpida.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
+    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>En cultiu de cogombre, el control biològic es basa fonamentalment en soltes de l'àcar depredador Amblyseiusswirskii per al control de la mosca blanca i del trips de les flors. No obstant això, la seva instal·lació pot estar limitada als cicles tardans de tardor-hivern, a causa de diferents causes. Actualment està disponible comercialment un altre àcar depredador, Transeius montdorensis que també es pot alimentar d'aquestes plagues. L'objectiu d'aquest treball ha estat fer un assaig comparatiu entre les dues espècies de depredadors per avaluar-ne el comportament en condicions de baixes temperatures i la seva eficàcia en el control de plagues en un cultiu de cogombre de tardor-hivern. Els resultats mostren un comportament molt similar tant en el desenvolupament de les poblacions dels àcars depredadors, com en el control que fan sobre les plagues de mosca blanca i trips. No obstant, T. montdorensis va mostrar una taxa reproductiva més gran en moments puntuals.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudi de Diversitat a l'Horticultura Protegida: Libèl·lules (I)</t>
+  </si>
+  <si>
+    <t>Al desembre de 2015 es va establir una xarxa de bardisses amb plantes arbustives autòctones a l'entorn de diversos hivernacles del Centre IFAPA La Mojonera (Almeria). Aquestes plantacions constitueixen mesures per millorar la biodiversitat al paisatge de l'horticultura intensiva. Un dels grups d'insectes que es poden beneficiar d'aquestes actuacions són les libèl·lules, que apareixen espontàniament sobre aquestes plantes i que tenen hàbits depredadors. Aquest document inclou la metodologia realitzada per a l'observació d'odonats trobats a les diferents bardisses instal·lades, així com l'inventariat d'espècies identificades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Assajos de Susceptibilitat de Dues Varietats de Gira-sol a Tres Herbicides del Grup Sulfonilurees</t>
+  </si>
+  <si>
+    <t>L'any 2015, a finals d'hivern i durant la primavera es van observar a Andalusia i Castella danys greus de fitotoxicitat a gira-sols. Aquesta publicació presenta els resultats dels assaigs de susceptibilitat realitzats per resoldre els dubtes quant a la fitotoxicitat d'herbicides a Girasol, aplicats al cultiu anterior.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>El Virus de la Clorosi de l'encisam a Cultius de Mongeta</t>
   </si>
   <si>
     <t>El virus de la clorosi de l'enciam-Sp (LCV-SP) és un nou cep de LCV, que afecta mongeta tendra (Phaseolus vulgaris L.) i produeix símptomes com ara clapejat internervial i grogueig en fulles mitjanes i baixes, alhora que es tornen més fràgils. Va ser descrit per primera vegada en hivernacles comercials de les províncies de Granada i Almeria, i les plantes afectades van ser observades en hivernacles amb Bemisia tabaci. LCV va ser prèviament descrit a calñifornia (USA) afectant plantes d'enciam, no obstant, el cep espanyol (LCV-SP), pot només afectar plantes pertanyents a la família de les lleguminoses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detecció Precoç de CGMMV mitjançant ImmunoStrip®</t>
   </si>
   <si>
     <t>El Virus del mosaic verd jaspiat del cogombre, (Cucumber green mottle mosaic virus, CGMMV) és un membre del gènere Tobamovirus, el qual es transmet fàcilment per contacte i infecta moltes espècies de cucurbitàcies incloent cogombre. La seva presència al sud-est d'Andalusia s'ha incrementat en els darrers cinc anys a causa, en part, de la presència en zones on no s'havia descrit abans, d'un nou cep del virus d'origen asiàtic. El diagnòstic precoç és, doncs, de vital importància per fer una correcta estratègia de control. En aquest document, avaluarem la sensibilitat de la detecció primerenca de cadascuna de les races de CGMMV mitjançant la tècnica de Immunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
-    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
-[...25 lines deleted...]
-  <si>
     <t>Aplicacions d'Herbicides de Postemergència Primerenca i Tarda contra Alpisteres (Phalaris spp.) a Trigo Duro</t>
   </si>
   <si>
     <t>El blat dur és un important cultiu a Andalusia (Espanya) on se sembren a la tardor unes 300.000 ha. El cicle coincideix amb el període de precipitacions, que de mitjana estan entre 500 i 700 mm. En aquesta regió els hiverns són en general suaus, però també es produeixen algunes gelades a l'hivern i de vegades a la primavera. Entre les males herbes més importants del cultiu hi ha diverses gramínies, destacant les alpisteres Phalaris brachystachys, Phalaris minor i Phalaris paradoxa, juntament amb Civada sterilis subsp. sterilis, Lolium rigidum i més recentment s'estan introduint Bromus diandrus i Vulpia spp. Una de les més difícils de controlar és P. paradoxa, que sovint es troba barrejada amb les altres 2 espècies de alpisteres.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7730b31a-4614-4a32-9c78-52aa053786e0</t>
   </si>
   <si>
     <t>Assaig d'Herbicides de Preemergència en Condicions de Sequera contra Centaurea diluta a Trigo Duro</t>
   </si>
   <si>
     <t>El blat dur ocupa a Andalusia (Espanya) al voltant de 300.000 ha, ubicades majoritàriament a les províncies de Cadis, Còrdova i Sevilla, que se sembren entre el 15 de novembre i 15 de desembre, i excepcionalment entre l'1 de novembre i 7 de gener. En aquesta regió els hiverns són en general suaus, però també es produeixen algunes gelades en els mesos de desembre-gener (poques vegades al novembre, i fins i tot fins al febrer o març) i les pluviometries mitjanes estan aproximadament entre 500 i 700 mm. Aquestes precipitacions són irregulars, i després de la sembra es poden produir abundantment o per contra, tenir lloc períodes secs de diverses setmanes, fins i tot mesos. Entre les males herbes importants i difícils de controlar en aquestes comarques, destaca l'espècie de la família compostes Centaurea diluta, per la gran grandària i per la gran expansió que està tenint en els últims anys. Aquesta espècie presenta una emergència molt escalonada (Figura1), des que tenen lloc les primeres pluges de tardor, fins ben entrada la primavera (Royo-Esnal et al.,2017), per la qual cosa arriba a infestar tant cultius d'hivern (pe cereals i faves, Figura2A), com els de primavera (pegirasol i gar2) (peoliu, ametller i vinya).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800b5b89-9742-4f73-ab38-223f0d11552c</t>
   </si>
   <si>
     <t>Assaig d'herbicides en oliverar selectius per a una coberta vegetal de Brachypodium distachyon</t>
   </si>
   <si>
     <t>Aquest treball mostra els resultats d'un assaig de camp a oliverar en què es van aplicar tres tractaments herbicides amb l'objectiu de controlar les males herbes en una coberta vegetal establerta de Brachypodium distachyon.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
@@ -1184,75 +1184,75 @@
   <si>
     <t>L'objectiu plantejat és facilitar els diferents procediments d'accés als recursos fitogenètics conservats ex situ a l'IFAPA, tal com estableix el Reial decret 429/2020, de 3 de març.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cf3421e-4b9f-456c-a6b9-31e884690aba</t>
   </si>
   <si>
     <t>Tolerància de molses d'oliverar a herbicides</t>
   </si>
   <si>
     <t>L'objectiu d'aquest treball ha estat conèixer l'efecte de 19</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e74728d2-2d60-4918-af1f-7de3a4ed2cfd</t>
   </si>
   <si>
     <t>El Mosquit del Blat a Andalusia (Mayetiola destructor Say). Cicle Biològic i Mesures de Control</t>
   </si>
   <si>
     <t>El Mosquit del blat és una plaga present en els blats andalusos totes les campanyes, normalment d'una manera secundària, però en les últimes campanyes la seva incidència està sent més gran. En aquesta publicació s'analitza el cicle biològic de l'insecte així com les mesures de control disponibles per divulgar-les al sector cerealista andalús.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e66ac0-e230-4a80-a27f-33f0bbfb184e</t>
   </si>
   <si>
+    <t>El Cuc Capgrús a Ametller</t>
+  </si>
+  <si>
+    <t>El cuc capgrús (Capnodis tenebrionis L) s'ha convertit en la plaga principal que afecta el cultiu de l'ametller, fins al punt que pot arribar a matar la planta i provocar l'arrencada de les plantacions. Diferents factors com la sequera dels darrers anys, la prohibició de fer servir matèries actives que eren eficaces per controlar la població d'adults i l'abandonament de plantacions han provocat que la població de l'insecte augmenti considerablement.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d8e14eef-46c6-4ef3-a708-de456ead2c7d</t>
+  </si>
+  <si>
+    <t>Guia per a la Identificació i Maneig de l'HLB o "Greening" dels Cítrics i els seus Insectes Vectors</t>
+  </si>
+  <si>
+    <t>L'HLB dels cítrics està actualment considerada com la malaltia més devastadora per al cultiu d'aquests fruiters a nivell mundial, però encara no és present a l'àrea mediterrània. És una patologia d'origen bacterià transmesa per dos insectes vectors, la psil·la asiàtica dels cítrics (Diaphorina citri) i la psil·la africana dels cítrics (Trioza erytreae). La detecció d'aquesta última als llimoners de Galícia durant l'estiu del 2014 ha despertat una gran preocupació, ja que incrementa el risc d'introducció i establiment de l'HLB als cítrics espanyols. En aquesta guia es recullen els aspectes més destacats per a la identificació i maneig de la malaltia i dels insectes que la transmeten.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/84e84cbf-7acb-4697-a43c-5733b8192187</t>
+  </si>
+  <si>
     <t>Biodegradació de fitosanitaris mitjançant bacteris procedents d'un llit biològic</t>
   </si>
   <si>
     <t>El gran creixement de la població mundial comporta una gran demanda d'aliments. Això implica el desenvolupament de noves tècniques i compostos per al seu ús a l'agricultura que generen nombrosos problemes ambientals. Entre aquests, destaca l'ús de fitosanitaris i pesticides per al control de plagues. Tant la seva aplicació com la seva preparació són fonts de contaminació del medi ambient. El desenvolupament de sistemes capaços de disminuir aquesta contaminació és fonamental per conservar-los. En aquesta feina s'han aïllat tres poblacions bacterianes capaces de degradar un herbicida, un fungicida i un insecticida. Posteriorment, se n'ha comprovat l'eficàcia en assaigs in vivo sobre plàntules de col, sobre un fong (Monilinia fructícola) i sobre una larva d'insecte (Crisopea carnea), respectivament; amb la finalitat de fer més eficient un sistema de biodegradació d'efluents basat en un llit biològic (Phytobac).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/af308a3f-e277-4c69-b17d-3bdb005defc1</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/84e84cbf-7acb-4697-a43c-5733b8192187</t>
   </si>
   <si>
     <t>El Banc de Germoplasma de Lleguminoses de l'IFAPA</t>
   </si>
   <si>
     <t>El document presenta el Banc de Germoplasma de Lleguminoses de l'IFAPA, els seus objectius, funcions, naturalesa i procediments pels quals sol·licitar informació i germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Càlcul de l'Índex d'Afecció a Vinyes del Marc de Jerez</t>
   </si>
   <si>
     <t>El document descriu la metodologia de prospecció i càlcul de l'índex de malaltia a vinyes del 'Marco de Jerez' per tal de quantificar la magnitud del problema i l'evolució dels símptomes associats a les malalties de la fusta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fe259bf5-9618-4133-b74e-63f1bed184b8</t>
   </si>
   <si>
     <t>Conservació de Recursos Fitogenètics ex situ</t>
   </si>
   <si>
     <t>El document és una aproximació a quina ha estat la política científica espanyola en matèria de conservació de recursos fitogenètics ex situ, i quina ha estat l'estratègia que s'ha adoptat recentment des d'IFAPA. Aquesta qüestió és important, ja que IFAPA és dipositari de les col·leccions Actives d'oliverar, maduixa, lleguminoses, vinya i espàrrecs de la Xarxa de Col·leccions nacional, i cal comptar amb una estratègia pròpia que garanteixi les actuacions necessàries per salvaguardar, gestionar i fomentar el germoplama conservat.</t>
   </si>