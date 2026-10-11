--- v0 (2026-06-10)
+++ v1 (2026-10-11)
@@ -194,66 +194,66 @@
   <si>
     <t>En aquest treball s'exposen els primers resultats del Projecte CompostAnd, que aborda la gestió sostenible de restes vegetals de cultius extensius i fruiters típics d'Andalusia occidental. Es justifica la necessitat de compostar com a resposta a diferents problemàtiques per les quals travessa el sector agrícola, esdevenint una oportunitat econòmica i mediambiental. S'aporten les primeres experiències dutes a terme per IFAPA en el compostatge de restes vegetals típiques d'Andalusia occidental, com palla, restes de fruita cítrica procedent de la destriació i restes de poda, i es detallen els paràmetres a mesurar i maneig del compost, per garantir-ne l'estabilitat i la qualitat final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>La Qualitat dels Productes Vegetals Ecològics. Una revisió actualitzada.</t>
   </si>
   <si>
     <t>En aquest document s'analitza la informació científica publicada sobre la qualitat dels productes ecològics davant dels de cultiu convencional, des del punt de vista de la salut, i s'incideix especialment en com el sistema de cultiu influeix en el contingut en antioxidants i vitamines en les fruites i hortalisses més cultivades a Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6f18cb05-fc31-47fa-a4f4-18abcf092013</t>
   </si>
   <si>
     <t>Aprofitament de Raïm d'Aclarida de Raïms per a Elaboració d'un Extracte Enriquit en Estilbens Bioactius</t>
   </si>
   <si>
     <t>Al cultiu de la vinya, l'aprofitament de subproductes és un factor important per a una producció sostenible. Un d'aquests subproductes és el raïm procedent de l'aclarida de raïms en raïm negre, que normalment es desfeta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
+    <t>Obtenció dun compost de qualitat a partir de restes vegetals. Experiència del “projecte CompostAnd”</t>
+  </si>
+  <si>
+    <t>Aquest document descriu el compostatge com una solució sostenible per millorar la salut del sòl i gestionar residus agrícoles. Explica el procés, des de la mescla adequada de materials fins a la maduració del compost, destacant la importància de l'equilibri carboni/nitrogen, l'aireig i el control d'humitat i temperatura. Basat en l'experiència del projecte CompostAnd, ofereix recomanacions pràctiques perquè els agricultors produeixin compost de qualitat a les seves explotacions, promovent la sostenibilitat i l'economia circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Primers assaigs de productes orgànics contra espècies arvenses en oliverar ecològic</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats dels primers assaigs en què s'han emprat productes orgànics amb potencial efecte fitotòxic en el control d'espècies arvenses en oliverar ecològic. Es presenten algunes alternatives que hauran de ser estudiades i avaluades amb més profunditat amb l'objectiu d'intentar buscar alguna alternativa ecològica al control de males herbes en aquest tipus d'oliverar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
     <t>Pèrdua i Rebuig de Fruites i Hortalisses Imperfectes</t>
   </si>
   <si>
     <t>El compliment de les fruites i hortalisses amb les especificacions de venda al detall, principalment en termes d'atractiu estètic d'acord amb les normes dels consumidors, es converteix en un dels impulsors més urgents de les pèrdues i Desperdicio Alimentaro, PDA. Gairebé un terç de totes les fruites i hortalisses produïdes a Europa es descarten cada any a causa de la seva aparença. S'estima que 51 milions de tones de fruites i verdures lletges es desaprofiten cada any a Europa, a causa principalment d'un èmfasi excessiu de l'aparença estètica com l'estàndard de qualitat primari per als consumidors. A Espanya estan sorgint algunes empreses amb un model de negoci basat en l'aprofitament de les pèrdues en producció (excedents que no es poden vendre als canals habituals i productes imperfectes rebutjats per la distribució).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3a691af8-03af-4fe2-8541-42bb95dd2fb7</t>
   </si>
   <si>
     <t>AKISPlataforma.es recomana GO SIMBIOLIVA</t>
   </si>
   <si>
     <t>Vídeo i Canal TV online</t>
   </si>
   <si>
     <t>Innovació a la cadena agroalimentària amb GO SIMBIOLIVA Des de @akisplataforma, seguim connectant-te amb les darreres novetats en innovació agroalimentària. Aquesta setmana destaquem el Grup Operatiu SIMBIOLIVA, un projecte que aposta per la biotecnologia com a motor de l'economia circular en el tractament de l'alperujo, un subproducte clau en la indústria de l'oli d'oliva. Descobreix els seus avenços i com estan transformant la sostenibilitat en el sector. No et perdis el contingut al canal de YouTube! https://www.youtube.com/@GOSIMBIOLIVA i la informació web del projecte: https://simbioliva.grupooperativo.es/ #EconomiaCircular #InnovacióAgroalimentària #Biotecnologia</t>
   </si>
   <si>
     <t>https://youtu.be/GAp5pO3YDyg</t>
   </si>
   <si>
     <t>AKISPlataforma recomana: GO Subalma</t>
   </si>