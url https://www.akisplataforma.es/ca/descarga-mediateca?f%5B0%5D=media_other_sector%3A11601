--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -314,66 +314,66 @@
   <si>
     <t>Aquest treball es planteja amb l'objectiu de conèixer si hi ha variabilitat en el caràcter cobertura-dosser verd dins d'una col·lecció de 21 ecotips de cigró. L'experiment es va dur a terme en una finca agrícola al terme municipal del Carpio (Còrdova), durant la campanya agrícola 2021/2022. El disseny estadístic de l'assaig va ser de blocs a l'atzar amb tres repeticions. El percentatge de cobertura es va estimar sobre un metre quadrat de parcel·la al llarg de set dates diferents, obtenint així els valors absoluts i levolució del caràcter. Per determinar-lo es va comptar amb una càmera go pro i el programari de processament de les imatges Canopeu. Dels resultats obtinguts es pot afirmar que hi ha variabilitat per al caràcter cobertura a la població estudiada, sent possible identificar i seleccionar ecotips amb major percentatge.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7fa59432-937c-49c2-b80d-718e0fb08f07</t>
   </si>
   <si>
     <t>La regeneració de l'arbrat a la devesa</t>
   </si>
   <si>
     <t>A la unitat 1 es descriu de forma detallada el paper de l'arbrat en aquest sistema, s'exposa de manera detallada el procés de regeneració natural de l'arbrat, així com els factors que l'afavoreixen i dificulten en la devesa, i es caracteritza l'estat de la regeneració de l'arbrat de la devesa a Andalusia. En la unitat 2 partida, i les precaucions que cal considerar per maximitzar-ne l'èxit. A la unitat 3 s'exposen algunes estratègies que poden millorar la conservació d'aquestes formacions vegetals de manera compatible amb altres usos de la finca. El manual finalitza amb un exercici pràctic que cerca consolidar els principals coneixements exposats.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Maneig sostenible del reg en el cultiu d'alvocat</t>
   </si>
   <si>
     <t>En aquest treball es pretenen donar algunes claus per millorar la gestió de reg al cultiu de l'alvocat andalús. El reg i la gestió adequada dels recursos hídrics és un aspecte de gran rellevància per mantenir la viabilitat del cultiu i la sostenibilitat a llarg termini davant la situació actual d'escassetat hídrica i les previsions futures del canvi climàtic.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1l5</t>
   </si>
   <si>
+    <t>Estudi de Diversitat a l'Horticultura Protegida: Libèl·lules (I)</t>
+  </si>
+  <si>
+    <t>Al desembre de 2015 es va establir una xarxa de bardisses amb plantes arbustives autòctones a l'entorn de diversos hivernacles del Centre IFAPA La Mojonera (Almeria). Aquestes plantacions constitueixen mesures per millorar la biodiversitat al paisatge de l'horticultura intensiva. Un dels grups d'insectes que es poden beneficiar d'aquestes actuacions són les libèl·lules, que apareixen espontàniament sobre aquestes plantes i que tenen hàbits depredadors. Aquest document inclou la metodologia realitzada per a l'observació d'odonats trobats a les diferents bardisses instal·lades, així com l'inventariat d'espècies identificades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
     <t>Efectes del sistema de maneig en oliverars en pendent sobre la diversitat de papallones</t>
   </si>
   <si>
     <t>A Andalusia, els oliverars amb pendents superiors al 20 representa un 26 8 de la superfície total d'oliverar, comprèn aquelles zones amb limitació d'usos de sòl a causa de la combinació de factors com l'altitud i el pendent, i que són poc rendibles, la qual cosa comporta un elevat risc d'abandonament per a aquest cultiu a Andalusia En aquest sentit, la via dels serveis ecosistèmics que generen aquests agroecosistemes, un d'ells són els derivats de fomentar la biodiversitat, servei que es pot veure afectat pel tipus de maneig agronòmic que es dugui a terme en aquests oliverars Un indicador usat per avaluar la biodiversitat, és l'estimació de les poblacions de papallones diürnes quines són molt sensibles a les modificacions dels ecosistemes.Els olivars ecològics i abandonats són els que presenten una major diversitat de papallones.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
   </si>
   <si>
     <t>Potencial de Varietats Locals per a la Millora del Blat Dur</t>
   </si>
   <si>
     <t>El blat dur a Andalusia es cultiva fonamentalment en ambient mediterrani caracteritzat per precitacions estacionals, alta probabilitat de sequera al final del cicle i ambients secs durant el desenvolupament del gra. Aquestes condicions suposen un risc important, ja que tant la sequera com la calor poden produir reduccions importants del rendiment. En aquest context, les varietats locals poden jugar un paper important ja que en haver estat seleccionades en condicions locals durant generacions poden presentar característiques d'adaptació a aquests ambients.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
   </si>
   <si>
     <t>Ineficiència per efecte vora deguda a la fragmentació de l'oliverar de Jaén</t>
   </si>
   <si>
     <t>La mida de l'explotació agrària, la fragmentació i la dispersió n'afecten la rendibilitat. Tot i això, no hi ha estudis que facin una anàlisi conjunta de les variables esmentades, i se'n centre la pràctica totalitat en la grandària de l'explotació. La proporció òptima dels costos fixos de les maquinàries emprades en la gestió agrícola només es pot aconseguir quan les granges arriben a una certa grandària mínima. Aquest fet sanalitza a través de lefecte vora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
     <t>Producció Integrada d'Oleaginoses i Lleguminoses Gra</t>
   </si>
   <si>
     <t>Aquest document catalogat com a material didàctic és el manual de consulta que s'utilitzarà als cursos de Producció Integrada en oleaginoses i lleguminoses gra. En aquest document, estructurat en cinc unitats didàctiques, s'aborden els coneixements mínims necessaris per assolir l'habilitació en Tècnic de Producció Integrada d'Oleaginoses i Lleguminoses Gra. UD 1: Producció Integrada. Concepte, origen, caràcter, desenvolupament normatiu i situació actual; UD 2: Reglament específic de Producció Integrada d'oleaginoses i lleguminoses gra; UD 3: Aspectes propis dels cultius. UD 4: Oleaginoses. Generalitats i espècies emparades pel Reglament; UD 5: Lleguminoses Gra. Generalitats i espècies emparades pel Reglament</t>
   </si>