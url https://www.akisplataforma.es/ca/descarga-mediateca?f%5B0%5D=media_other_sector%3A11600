--- v0 (2026-06-09)
+++ v1 (2026-10-12)
@@ -566,68 +566,68 @@
   <si>
     <t>La contaminació difusa per nitrats procedents de l'activitat agrària s'ha identificat com una de les causes principals del mal estat de les masses d'aigua, tant superficials i continentals com subterrànies. L'any 1991, la Unió Europea va publicar una Directiva relativa a la protecció de les aigües contra la contaminació produïda per nitrats a l'agricultura, amb l'objectiu de reduir la contaminació causada i de prevenir noves contaminacions. Aquesta normativa preveu que els Estats membres són encarregats d'elaborar una relació de zones contaminades, o en risc d'estar-ho (zones vulnerables), i de publicar un codi de bones pràctiques agràries i un programa d'actuació amb mesures per disminuir els nivells de nitrat a les zones vulnerables. Aquest manual pretén ser un instrument útil per donar a conèixer el problema i proporcionar, tant a agricultors com a tècnics, eines per a la presa de decisions relatives al maneig de la fertilització nitrogenada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2cec7e32-5309-4027-9915-ef95b3025e00</t>
   </si>
   <si>
     <t>Guia de cobertes vegetals en ametller</t>
   </si>
   <si>
     <t>La coberta vegetal viva està considerada com el sistema de maneig del sòl més adequat, excepte en aquells casos en què no se'n pugui fer un control adequat. En comparació als altres sistemes de maneig del sòl, la coberta vegetal viva té, entre d'altres, els avantatges següents: aconsegueix una millor estructura del sòl i un major contingut en matèria orgànica; millora la taxa d'infiltració de l'aigua a terra i redueix les pèrdues d'aigua per evaporació; facilita el trànsit de la maquinària; i és el sistema que més redueix els danys per erosió; si no es fa un control químic, és un sistema sense cap risc de dany mediambiental i el que contribueix més a la conservació de la biodiversitat ia la millora de l'agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Ús de dades meteorològiques i de teledetecció per a l'estimació de l'ET0 a Andalusia</t>
   </si>
   <si>
     <t>L'avaluació de l'evapotranspiració de referència (ETo) tant a nivell de parcel·la, zona regable, conca o regional, és un repte per a la investigació agrícola i hidrològica; això requereix la caracterització d'extenses àrees a més de l'obtenció de variables meteorològiques precises. Per explicar-ho, es va desenvolupar una nova metodologia, combinant informació de radiació solar procedent del satèl·lit Meteosat (MSG) a través de la plataforma LSA SAF, amb informació de temperatures mitges de l'aire a 2 metres, de la plataforma ECMWF.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca, és una plaga clau en els cultius de mango a Andalusia ja que produeix importants</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Sistemes Sostenibles a Olivar. Operació 10.1.7</t>
   </si>
   <si>
     <t>L'ajuda agroambiental vinculada a l'oliverar es coneix com a operació 10.1.7. Sistemes Sostenibles d'Olivar. Aquesta mesura de suport cap a aquest sector se situa en un Marc Estratègic Comunitari (MEC) 2014-2020 del Programa de Desenvolupament Rural d'Andalusia (PDRA) concretament a la Mesura 10: Agroambient i Clima, que entre els objectius que ve a complir, la que afecta a l'oliverar i per la qual s'ha desenvolupat aquesta operació millora de la gestió dels mateixos”. Així mateix, si observem la figura 1 l'operació 10.1.7. Sistemes Sostenibles d'Olivar es troben dins de la Submesura 10.1. Pagaments per Compromisos Agraris i Ambientals, és a dir, el beneficiari d'aquest ajut rebrà una compensació econòmica, per realitzar una sèrie de pràctiques agrícoles beneficioses no només per al medi ambient sinó per al propi cultiu, perquè no hem d'oblidar que l'oliverar hem de veure'l i manejar-lo com un agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Control químic sostenible de la cotxinilla blanca del mànec (Aulacaspis tubercularis)</t>
-[...7 lines deleted...]
-  <si>
     <t>Aplicació de Productes Fitosanitaris Nivell Pilot Aplicador: Actualització de Continguts Formatius</t>
   </si>
   <si>
     <t>Índex: UD 1: Generalitats de protecció vegetal; UD 2: Productes fitosanitaris: classificació i característiques; UD 3: Formulacions de productes fitosanitaris: naturalesa i característiques. UD 4: Riscos per al medi ambient derivats</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Increment de la biodiversitat en cultius herbacis en secà mitjançant la Implantació de marges multifuncionals</t>
   </si>
   <si>
     <t>Estudi sobre l'efecte sobre la biodiversitat a 4 finques del camp de Sevilla en què s'han implantat 4 tipus diferents de marges multifuncionals en explotacions amb rotació de cereal-gira-sol-leguminosa en camps del Baix Guadalquivir. Amb especial interès en la fauna d'artròpodes del sòl i de pol·linitzadors. També s'han monitoritzat aspectes d'implantació de les espècies vegetals en relació amb els percentatges de sembra i el seu efecte sobre l'aparició de flora no desitjada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bda26a4c-30b6-4804-9201-12aa51d0c344</t>
   </si>
   <si>
     <t>Ocupació de Bacteris al Biocontrol de la Fusariosi de l'Esparrago</t>
   </si>
   <si>
     <t>Aquest treball presenta un estudi de l'efecte de l'aplicació de bacteris a plantes d'espàrrec, per al biocontrol dels fongs patògens Fusarium oxysporum, F. solani i F. proliferatum. Els estudis s'han dut a terme en la varietat Gran, a les instal·lacions del Centre IFAPA Las Torres i Tomejil d'Alcalá del Río (Sevilla). Els resultats mostren l'eficàcia d'aquests tractaments i obre la possibilitat d'utilitzar-los en substitució de productes químics de síntesi, en un context d'agricultura sostenible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/604eb087-43c4-4241-8ef2-e5e5446aa00f</t>
@@ -665,68 +665,68 @@
   <si>
     <t>Aquest document inclou diversos cultius amb potencial de desenvolupament a Andalusia per la seva capacitat d'adaptació a certes regions en funció dels requeriments edafoclimàtics i l'oportunitat de mercat que suposen. S'hi inclouen cultius industrials amb demanda internacional, cultius per a consum humà en fresc o processats procedents d'altres regions o països que estan sent introduïts a la nostra dieta habitual i cultius que van caure en desús o que estan infrautilitzats i que presenten un alt valor nutricional per al consum humà. Es presenta la situació actual de cadascun d'ells, l'oportunitat que poden tenir, els requeriments edafoclimàtics, la descripció botànica i les tècniques de cultiu habituals que han de ser adaptades a les noves condicions de cultiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
   </si>
   <si>
     <t>Plagues Emergents i de Nova Aparició en Cultius Hortícoles Protegits</t>
   </si>
   <si>
     <t>Aquest document inclou aspectes generals tant de les espècies secundàries com de la de nova aparició, aportant informació sobre la seva biologia, cultius més afectats per les diferents espècies, així com els danys que provoquen i les mesures, tant de control químic com biològic que actualment es pot abordar per al seu control. Inclou també material fotogràfic que permeti una fàcil identificació de les diferents espècies, així com els seus diferents estadis i els danys provocats als cultius.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Estratègia de Control Biològic Mitjançant la Utilització d'Amblyseius swriskii en Cultiu de Cogombre</t>
   </si>
   <si>
     <t>Aquest document mostra els resultats d'un conjunt d'assajos dirigits a desenvolupar una nova estratègia d'introducció de l'àcar depredador Amblyseius swirskii al cultiu de cogombre. Les línies estratègiques que defineixen els assajos són: la reducció en la dosi de solta del depredador, la instal·lació dels organismes beneficiosos des de l'inici del cultiu i l'ús de pol·len de Typha latiifolia com a aliment suplementari per al manteniment temporal de les poblacions d'àcars. Per això s'han realitzat dos assaigs, un de laboratori i un altre dividit en dues fases: semicampo i camp. El primer ha tingut per objectiu determinar una dosi òptima de solta del depredador, el segon ha intentat avaluar l'aplicació d'aquesta dosi en condicions de semicampo i camp, a més d'avaluar l'eficàcia en l'aportació de pol·len de Typha latiifolia per al manteniment de les poblacions del fitoseït en condicions d'escassetat de presa i baixa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
+    <t>Teledetecció per a agricultura</t>
+  </si>
+  <si>
+    <t>Aquesta publicació proporciona una sèrie de conceptes bàsics sobre l'ús de la teledetecció centrada al sector agrícola. En els diferents apartats del document, es detallen les característiques fonamentals i la resolució de les dades proporcionades pels sensors remots, així com els principals satèl·lits actualment disponibles per a aplicacions agrícoles. Es descriuen a més les característiques de les imatges fent especial èmfasi en el processament de la informació previ al seu ús. Finalment, es mostren alguns exemples d'ús de sensors en l'àmbit agrícola, com el seguiment precís de l'estat dels cultius, l'estimació de producció de biomassa o el seguiment de l'estrès hídric, entre d'altres.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
     <t>Estimació de les necessitats hídriques dels cultius usant teledetecció</t>
   </si>
   <si>
     <t>Aquesta publicació descriu una aproximació per estimar les necessitats hídriques dels cultius integrant informació procedent de sensors remots a les directrius recollides al manual FAO-56. L'estimació precisa del consum d'aigua dels cultius o evapotranspiració (ET) permet ajustar les aportacions del reg a les necessitats reals de les plantes. S'optimitzaria així l'ús de l'aigua reduint l'impacte mediambiental dels regadius. Aquest document pretén servir de guia, i s'explica pas a pas el procediment de càlcul per aplicar aquest enfocament, des de l'obtenció de dades d'entrada fins a l'estimació de l'ET, enumerant diferents eines per visualitzar-lo i processar-lo. Finalment, es mostren diversos exemples d'aplicacions pràctiques a zones agrícoles i de vegetació natural.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Teledetecció per a agricultura</t>
-[...7 lines deleted...]
-  <si>
     <t>Sistemes sostenibles de cultius herbacis de secà. Operació 10.1.4</t>
   </si>
   <si>
     <t>Aquesta Jornada Formativa d'Agroambient i Clima s'emmarca en les accions encaminades a assegurar un compliment correcte dels compromisos agroambientals adquirits en algunes de les operacions incloses a la Mesura 10 del Programa de Desenvolupament Rural d'Andalusia (PDRA). L'objectiu que es pretén aconseguir amb la impartició d'aquestes jornades és millorar les capacitats dels beneficiaris dels ajuts i conscienciar la població agrària en l'ús de sistemes de producció compatibles amb la conservació del medi ambient, així com informar del PDRA i dels compromisos subscrits. L'Institut Andalús de Recerca i Formació Agrària, Pesquera, Alimentària i de la Producció Ecològica (IFAPA) té entre els seus objectius el disseny i el desenvolupament d'actuacions orientades a la formació de treballadors, tècnics i professionals dels sectors agrari, alimentari i pesquer. L'elaboració d'aquests manuals s'emmarca dins les activitats desenvolupades per IFAPA per transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
     <t>Influència del Sistema de Cultiu sobre Varietats de Maduixa. Campanya 2021/2022. II Qualitat</t>
   </si>
   <si>
     <t>Entre els caràcters que es tenen en compte en els programes de millora de maduixa, a més dels relacionats amb la productivitat del cultiu, hi ha aquells que li confereixen qualitat organolèptica. I entre els consumidors, és sens dubte aquesta qualitat a què es presta més atenció. En aquest treball es van presentar resultats relatius a la qualitat organolèptica i postcollita de setze varietats de maduixa, assajades en tres sistemes de cultiu, convencional, sense sòl i ecològic durant la campanya 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>És rendible l'oliverar andalús? Una anàlisi per sistema productiu.</t>
   </si>
   <si>
     <t>En l'última dècada es desenvolupa un intens debat sobre la sostenibilitat econòmica de l'oliverar andalús en el qual coexisteixen sistemes de serra i tradicionals amb intensius. Amb aquesta feina es pretén contribuir a incrementar el coneixement sobre la seva rendibilitat. Per fer-ho, es va realitzar una enquesta a explotacions d'oliverar seguint un procés polietàpic amb la finalitat d'establir-ne l'estructura de costos. Dels resultats es desprèn que el cost unitari de produir un kg d'oli és sensiblement més gran en els sistemes de serra i tradicionals que en els intensius. Tant és així, que la dependència dels sistemes esmentats dels ajuts directes és molt acusada, establint-se com l'instrument que en garanteix la viabilitat econòmica. La reconversió de l'oliverar és una via factible, en determinades localitzacions, que pot ser impulsada per l'administració regional perquè s'abordi conjuntament els agricultors incentivant la creació d'unitats de gestió de finques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
@@ -944,86 +944,86 @@
   <si>
     <t>Aquest manual recull una breu descripció de les principals espècies de fauna silvestre objecte d'aprofitament cinegètic presents a les formacions adehesades a Andalusia i descriu com es poden dur a terme algunes actuacions que afavoreixen la compatibilització dels aprofitaments agrícola, ramader i cinegètic a les explotacions de devesa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d0294477-7f02-484e-abde-38a8afd85310</t>
   </si>
   <si>
     <t>Característiques de la gramínia Brachypodium distachyon com a coberta vegetal</t>
   </si>
   <si>
     <t>Aquest document recull tota la informació existent i el resultat d'assajos de camp sobre l'ús de la gramínia Brachypodium distachyon com a coberta vegetal, les principals característiques, el desenvolupament, l'adaptació al medi, les plagues i les malalties, així com l'eficàcia contra l'erosió.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04206e91-804a-4176-b1ae-b1ac1047cc9f</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius llenyosos. Cultiu de l'Ametller. Operació 10.1.6</t>
   </si>
   <si>
     <t>Aquest document va dirigit aquelles persones titulars d'una explotació d'ametller beneficiàries de l'ajut referit a la mesura Agroambiente i Clima, amb l'objectiu d'informar-los dels requisits obligatoris a complir, així com argumentar les raons per les quals sorgeix aquest ajut i la finalitat que es vol aconseguir, per entendre els compromisos que s'exigeixen. En l'àmbit de la Comunitat Europea, les normes generals a l'ajut al desenvolupament rural i la participació d'aquest fons, dirigides al finançament d'una sèrie de mesures, entre les quals hi ha la d'Agroambiente i Clima, objecte de desenvolupament en aquest document. Es defineixen al Reglament (UE) núm. 1305/2013 del Parlament Europeu i del Consell, de 17 de desembre de 2013, relatiu a l'ajuda al desenvolupament rural a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER). A nivell nacional, el Marc Nacional de Desenvolupament Rural per al període 2014-2020, harmonitza les condicions d'aplicació i defineix els elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
+    <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
+  </si>
+  <si>
+    <t>El pla de restriccions de la fertilització de nitrogen per a l'admissibilitat en relació amb l'ajut agroambiental del cultiu del cotó proposa una dosi màxima de nitrogen. En aquest document s'avalua els resultats d'un estudi experimental sobre l'abonat de nitrogen al cultiu de cotó amb els objectius següents: - Comparar les estratègies d'abonat convencional amb les noves tecnologies d'abonaments d'alliberament lent i adequar-ne el maneig per evitar pèrdues de nitrogen a través de la lixiviació. - Adequar el moment d‟aplicació per millorar l‟aprofitament del nitrogen pel cultiu del cotó. Els resultats posen de manifest l‟eficiència de les tecnologies d‟abonaments d‟alliberament lenta de nitrogen per a diferents circumstàncies assajades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Producció Integrada d'Oleaginoses i Lleguminoses Gra</t>
+  </si>
+  <si>
+    <t>Aquest document catalogat com a material didàctic és el manual de consulta que s'utilitzarà als cursos de Producció Integrada en oleaginoses i lleguminoses gra. En aquest document, estructurat en cinc unitats didàctiques, s'aborden els coneixements mínims necessaris per assolir l'habilitació en Tècnic de Producció Integrada d'Oleaginoses i Lleguminoses Gra. UD 1: Producció Integrada. Concepte, origen, caràcter, desenvolupament normatiu i situació actual; UD 2: Reglament específic de Producció Integrada d'oleaginoses i lleguminoses gra; UD 3: Aspectes propis dels cultius. UD 4: Oleaginoses. Generalitats i espècies emparades pel Reglament; UD 5: Lleguminoses Gra. Generalitats i espècies emparades pel Reglament</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Prevenció de Riscos Laborals i Incidència Ambiental a la Indústria Làctia</t>
+  </si>
+  <si>
+    <t>Aquest document constitueix el material didàctic del tercer mòdul “Prevenció de Riscos Laborals i Incidència Ambiental a la Indústria Làctica”, del Projecte Formatiu d'“Especialista en Formatgeria”. La gestió d'una empresa de transformació de lactis, encara que sigui de petita dimensió, ha evolucionat de manera considerable en els darrers anys, transformant-se en una activitat complexa, que requereix el coneixement de moltes disciplines entre les quals hi ha la Prevenció de Riscos Laborals i la Gestió Ambiental. En els diferents apartats es pretén, d'una banda, identificar els factors i situacions de risc més comuns a la indústria làctia i les seves conseqüències, així com conèixer les normes generals de prevenció de riscos i salut laboral. D'altra banda, també s'hauran d'analitzar els factors d'incidència i els efectes ambientals dels residus sobre el medi ambient, derivats de les activitats industrials desenvolupades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
     <t>Les tècniques de maneig del sòl a l'oliverar i la seva funció ambiental: l'opinió d'experts</t>
   </si>
   <si>
     <t>L'oliverar duu a terme una funció ambiental que es pot veure alterada per les tècniques de cultiu que es practiquin. Dins d'aquestes, el tipus de maneig que es faci per al control de la vegetació arvense pot variar de manera significativa el desenvolupament d'aquesta funció i, per tant, la provisió de béns públics ambientals. Mitjançant la tècnica multicriteri del Procés Analític Jeràrquic (AHP), un grup d'experts realitza una ordenació de les tècniques de maneig del sòl més freqüents en l'actualitat, amb l'objectiu de valorar quina suposa una millor provisió d'aquests béns públics. Els resultats obtinguts evidencien els efectes positius que sobre el medi ambient té el manteniment de cobertes en general, i el control mitjançant desbrossat en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
-[...25 lines deleted...]
-  <si>
     <t>Sistemes Agràries d'especial interès per a les poblacions d'aus estepàries i aus dels arrossars andalusos.</t>
   </si>
   <si>
     <t>L'objectiu de l'Operació 10.1.8 és donar un suport econòmic que aquelles zones d'interès mediambiental Explotacions Agràries incloses a les ZEPA (Xarxa Natura 2000), es trobin a la llista d'aiguamolls del conveni RAMSAR oa la Reserva de la Biosfera de Doñana, acullin una gran quantitat d'espècies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Servei de pol·linització associat a diferents sistemes de canalització de reg</t>
   </si>
   <si>
     <t>L'objectiu va ser avaluar l'efecte de sistemes de canalització de reg sobre l'abundància de pol·linitzadors. L'abundància d'insectes i pol·linització va ser superior a les sèquies tradicionals, decreixent progressivament en intermèdies i entubades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Manteniment de Sistemes Tradicionals de Ramaderia Extensiva d'Andalusia a Rumiantes. Operació 10.1.13 - Actualització 2022 -</t>
   </si>
   <si>
     <t>L'objectiu general d'aquesta Operació és el manteniment del model de ramaderia extensiva, impulsar la gestió sostenible de la ramaderia i els beneficis mediambientals derivats d'aquesta activitat agrària, així com fomentar un major grau d'extensificació de les explotacions ramaderes de remugants. Es fomenta: ? La rostollera i les pastures naturals. ? Una menor pressió de pasturatge. ? L´aprofitament dels recursos naturals. ? La biodiversitat, en facilitar la disseminació de les llavors al territori. ? Un grau més alt d'autosuficiència de l'alimentació dels animals.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d93d49a4-31ad-4138-95ec-662eac901839</t>
@@ -1061,93 +1061,93 @@
   <si>
     <t>L'objectiu d'aquest treball és avaluar el comportament en hivernacle de 12 cultivars tradicionals de tomàquet, de calibre mitjà-alt, sota estàndards de producció ecològica. Com a objectius secundaris es farà un estudi de la producció, dels paràmetres químics del sòl abans i després del cultiu i de l'ajust del pH en fertirreg.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31cbefd4-be88-4a26-a6d5-13fba0f5db7d</t>
   </si>
   <si>
     <t>Viabilitat del Cultiu del Llúpol a Andalusia. Producció i Qualitat</t>
   </si>
   <si>
     <t>El llúpol (Humulus llúpulus L.) és un cultiu deficient a Espanya, ingredient essencial de la cervesa i amb aplicacions medicinals i cosmètiques. Actualment s'importa tota la producció necessària i només es cultiven unes 550 ha a Lleó. Es van realitzar tres proves per determinar-ne la viabilitat amb una sola varietat, Nugget, la més comuna al nord. Dos es van ubicar a la finca experimental del centre IFAPA a Granada, un a l'aire lliure i un altre sota coberta de malla (amb una reducció del 40% de la radiació PAR), i un tercer assaig a la finca del Centre Campanilla a Màlaga sota una coberta de xarxa amb un 50% de reducció de radiació PAR. Els resultats determinen la seva inviabilitat a Granada a l'aire lliure, però tenen resultats molt prometedors sota malla, millorant encara més en el clima més temperat de Màlaga, on la qualitat mesurada en contingut d'àcids alfa també va ser més gran. Són necessaris més assaigs amb altres varietats, així com noves tècniques i calendaris de cultiu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82e0a7ea-705b-4f76-8144-12cebf19348c</t>
   </si>
   <si>
     <t>Manual per al foment de la biodiversitat a la devesa</t>
   </si>
   <si>
     <t>El maneig de la devesa és complex. Requereix coneixements i destreses que només s'adquireixen amb formació i experiència. Incorporar el foment de la biodiversitat a la devesa hauria de ser un criteri en què recolzar-se en la presa de decisions per millorar-ne la gestió i fer-la més sostenible. Entenent, evidentment, que el concepte biodiversitat és molt ampli i que l'objectiu no ha de ser tan gandul com afavorir qualsevol de les espècies potencials. Hi ha espècies que compleixen funcions ecològiques rellevants o simplement tenen un valor dexistència, i, addicionalment, alimenten les nostres vivències i formen part dels nostres paisatges emocionals, trobant-se un ampli marge per a la convivència entre nombroses espècies de la nostra flora i fauna i el sistema productiu. Les raons per afavorir la biodiversitat a les nostres deveses, en definitiva, són molt més nombroses del que de vegades pensem. Com veurem al llarg d'aquest manual, no és difícil millorar la biodiversitat de les deveses. Comptem amb moltes alternatives: algunes impliquen només modificar alguns aspectes de les nostres pràctiques de maneig; unes altres suposen posar en pràctica una actuació particular, però que pot tenir efectes positius també sobre el nostre sistema productiu. En general, com veurem, tot allò que comporti evitar l'excessiva simplificació i homogeneïtzació de l'estructura de la devesa contribueix a mantenir i, sovint, a enriquir-ne la flora i la fauna.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/adfadeed-6cc5-4e31-bf28-cf0bc9789eeb</t>
   </si>
   <si>
+    <t>Detecció Molecular de Fusarium solani a Sòl i Plantes de Maduixa</t>
+  </si>
+  <si>
+    <t>El fong de sòl Fusarium solani ha estat reportat com a patogen per a les plantes de maduixa. El fong infecta les arrels de la planta provocant símptomes de pansiment, nanisme i producció escassa d'arrels, amb la subsegüent pèrdua de producció del cultiu. En aquest treball, s'ha desenvolupat una tècnica molecular per a la detecció ràpida i fiable del fong Fusarium solani mitjançant PCR, que en permet la detecció i quantificació en mostres de sòl i mostres vegetals. A més, aquesta tècnica ha estat aplicada per avaluar l'efecte de la desinfecció del sòl sobre la població del fong, utilitzant biosolarització com a tractament alternatiu al químic, en un cultiu experimental de maduixa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f807dcf0-f992-419f-8b34-ebe163f1303f</t>
+  </si>
+  <si>
+    <t>Programació de regs a Andalusia amb dades meteorològiques i de satèl·lit</t>
+  </si>
+  <si>
+    <t>L'IFAPA ha treballat en nous mètodes per desenvolupar una programació de regs correcta en aquelles zones on no es disposa d'una estació meteorològica propera o en àrees on l'estació existent no és representativa de la zona d'estudi. En aquest document es mostra un mètode que permet realitzar una correcta estimació de collita i productivitat de l'aigua tant a nivell de parcel·la com de conca, per a tota la regió andalusa, emprant dades accessibles, fiables i gratuïtes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab0d44f5-b1c8-4fb3-b0d4-11566707a47e</t>
+  </si>
+  <si>
     <t>Biodegradació de fitosanitaris mitjançant bacteris procedents d'un llit biològic</t>
   </si>
   <si>
     <t>El gran creixement de la població mundial comporta una gran demanda d'aliments. Això implica el desenvolupament de noves tècniques i compostos per al seu ús a l'agricultura que generen nombrosos problemes ambientals. Entre aquests, destaca l'ús de fitosanitaris i pesticides per al control de plagues. Tant la seva aplicació com la seva preparació són fonts de contaminació del medi ambient. El desenvolupament de sistemes capaços de disminuir aquesta contaminació és fonamental per conservar-los. En aquesta feina s'han aïllat tres poblacions bacterianes capaces de degradar un herbicida, un fungicida i un insecticida. Posteriorment, se n'ha comprovat l'eficàcia en assaigs in vivo sobre plàntules de col, sobre un fong (Monilinia fructícola) i sobre una larva d'insecte (Crisopea carnea), respectivament; amb la finalitat de fer més eficient un sistema de biodegradació d'efluents basat en un llit biològic (Phytobac).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/af308a3f-e277-4c69-b17d-3bdb005defc1</t>
   </si>
   <si>
-    <t>Detecció Molecular de Fusarium solani a Sòl i Plantes de Maduixa</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab0d44f5-b1c8-4fb3-b0d4-11566707a47e</t>
+    <t>Ús de sensors d'inducció electromagnètica a l'agricultura</t>
+  </si>
+  <si>
+    <t>El document proporciona una introducció a la tècnica de la inducció electromagnètica per mesurar la conductivitat elèctrica aparent del sòl a diferents escales espacials i mostra la seva utilitat per a diferents aplicacions pràctiques a l'Agricultura.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
   </si>
   <si>
     <t>El Banc de Germoplasma de Lleguminoses de l'IFAPA</t>
   </si>
   <si>
     <t>El document presenta el Banc de Germoplasma de Lleguminoses de l'IFAPA, els seus objectius, funcions, naturalesa i procediments pels quals sol·licitar informació i germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
   </si>
   <si>
     <t>App Gest-Coberta: una eina per al seguiment de cobertes vegetals en cultius llenyosos</t>
   </si>
   <si>
     <t>El document descriu les característiques, utilitats i instruccions d'ús de l'App Gest-Coberta, que és una eina gratuïta i pionera desenvolupada per l'IFAPA per al seguiment i la gestió de les cobertes vegetals en plantacions de cultius llenyosos a Andalusia. Aquesta eina integra informació meteorològica diària en temps real procedent de més de 100 estacions meteorològiques de la Xarxa d´Informació Agroclimàtica d´Andalusia, mapes d´índexs de vegetació amb una resolució de 10 metres procedents dels satèl·lits Sentinel 2 i un model de balanç d´aigua a escala diària, tot això amb una interfície còmoda i intuïtiva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b33a84bd-5f1c-4da7-ad87-ea5a28dd23ec</t>
   </si>
   <si>
     <t>Conservació de Recursos Fitogenètics ex situ</t>
   </si>
   <si>
     <t>El document és una aproximació a quina ha estat la política científica espanyola en matèria de conservació de recursos fitogenètics ex situ, i quina ha estat l'estratègia que s'ha adoptat recentment des d'IFAPA. Aquesta qüestió és important, ja que IFAPA és dipositari de les col·leccions Actives d'oliverar, maduixa, lleguminoses, vinya i espàrrecs de la Xarxa de Col·leccions nacional, i cal comptar amb una estratègia pròpia que garanteixi les actuacions necessàries per salvaguardar, gestionar i fomentar el germoplama conservat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ba11781-e5aa-4093-95ac-def01de2bd40</t>
   </si>
   <si>
     <t>Incidència d'Agalles als Gemmes a Prunera Japonesa. Resposta Varietal i Efecte del Maneig Ecològic.</t>
   </si>
   <si>
     <t>La prunera japonesa Prunus salicina Lindl ofereix àmplies possibilitats per al seu cultiu en maneig ecològic a la vall del Guadalquivir; no obstant això, el control de les plagues i malalties representa un dels desafiaments més rellevants per a aquest sistema de producció. Les ganyes dels rovells, causats per l'eriòfid Acalitus phloecoptes Nalepa constitueix una de les plagues importants del cultiu, que ocasiona greus danys en la morfologia i fisiologia dels rovells, tant vegetatius com fructífers. En aquest treball es mostra la incidència d'agulles dels rovells en 14 cultivars de prunera japonesa en dues parcel·les manejades sota el sistema ecològic i convencional, respectivament. Els resultats de l'estudi confirmen la marcada diferència de susceptibilitat entre varietats de la prunera a l'atac d'A. phloeocoptes. Així mateix, aquest treball revela una incidència més gran d'agulles a la parcel·la manejada convencionalment i evidència que els tractaments químics emprats no han estat prou eficaços.</t>
   </si>