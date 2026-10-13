--- v0 (2026-06-09)
+++ v1 (2026-10-13)
@@ -275,68 +275,68 @@
   <si>
     <t>Un dels objectius fonamentals dels sistemes productius sostenibles ha de ser el control de l'erosió hídrica del sòl, la qual cosa requereix tècniques adequades de maneig i conservació de sòls. En aquesta línia, la instal·lació de cobertes vegetals als carrers de la plantació es considera una de les millors mesures per prevenir l'erosió i minimitzar la contaminació produïda per l'ús de productes fitosanitaris, així com una de les pràctiques recomanades per impulsar una agricultura sostenible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/aa0532aa-eede-450d-b799-6ff1648c391b</t>
   </si>
   <si>
     <t>Compostos Biosaludables del Festuc</t>
   </si>
   <si>
     <t>Es presenten els resultats de l'estudi d'11 varietats de pistatxo cultivades a Andalusia durant les campanyes del 2019 i del 2020, per al contingut en compostos fenòlics totals, l'activitat antioxidant, el contingut en carotenoides i el contingut en clorofil·la. també s'estudia el color de la closca, el tegument i l'interior del fruit.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61f83cc7-451d-47d7-be17-e3ec8ffecb53</t>
   </si>
   <si>
     <t>Manual Bàsic de Laboratori Enològic</t>
   </si>
   <si>
     <t>Tant els grans cellers com els cooperatius tenen personal altament qualificat dedicat al control químic enològic del raïm, el most i el vi. No obstant això, als petits cellers i cups, amb un marcat caràcter familiar, no és tan freqüent aquesta especialització. Aquest manual podrà servir de suport i consulta a tots ells, fins i tot als que no estan tan familiaritzats amb la química, posant al seu abast mètodes bàsics de treball que els permetin el control suficient de les elaboracions, des de lelecció de la data de verema fins al moment dembotellat, passant pels processos de fermentació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
+    <t>Guia d'instal·lació i ús de l'App Reg Citrus</t>
+  </si>
+  <si>
+    <t>Es presenta una eina digital dissenyada per programar i optimitzar el reg de cultius de cítrics mitjançant l'ús del balanç hídric del terra, considerant dades meteorològiques, de terra i de la plantació. L'app, disponible per a Android, iOS i versió web, permet a tècnics i agricultors configurar parcel·les amb informació necessària per rebre recomanacions personalitzades de reg (òptim, deficitari controlat o de supervivència), així com accedir a informes, notificacions i anàlisis històriques del reg. Aquesta guia detalla el procés d'instal·lació, configuració i ús de l'app, tot fomentant una gestió eficient de l'aigua davant del context de canvi climàtic.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Potencialitat Enològica de les Varietats Autòctones Andaluses Beba i Mantuo de Pilas</t>
   </si>
   <si>
     <t>S'avalua el potencial enològic de dues varietats autòctones Andaluses com són la Beba i la Mantuo de Pilas. L'estudi s'ha fet a Jerez de la Frontera durant 4 campanyes consecutives. A més s'ha inclòs en aquest estudi, com a referència, la varietat Palomino fi per ser la varietat més cultivada en el marc de Jerez (95%).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Guia d'instal·lació i ús de l'App Reg Citrus</t>
-[...7 lines deleted...]
-  <si>
     <t>Comportament Agronòmic de `Clementina de Nules` sobre diferents Patrons de Citrics a Màlaga. Campanyes 2013/14 i 2014/15.</t>
   </si>
   <si>
     <t>Resultats d'un treball d'avaluació del comportament agronòmic de patrons convencionals i nous híbrids (semienanitzants), realitzat durant les campanyes de 2013/14 i 2014/15 en les condicions agroclimàtiques de l'àrea litoral de la província de Màlaga per tal d'obtenir informació consistent que permeti optimitzar el maneig agronòmic de les plantacions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Efecte del Cultiu Ecològic en el Contingut de Compostos Promotors de la Salut de Tretze Varietats de Pruna</t>
   </si>
   <si>
     <t>Resultats del treball d'avaluació dels continguts en compostos antioxidants de la fruita de 13 varietats de prunera, cultivades en sistema ecològic i en sistema convencional a la província de Sevilla durant els anys 2012 i 2013.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2fda3051-e892-41f1-a6c7-75b8c49bfbf1</t>
   </si>
   <si>
     <t>Els Canals Curts d'Hortalisses Ecològiques a Almeria i Granada. Anàlisi d'Experiències en Comercialització</t>
   </si>
   <si>
     <t>Per experiències en canals curts de comercialització es fa referència a un conjunt d'iniciatives que giren al voltant de la producció, la distribució i el consum d'aliments que es desenvolupen, en la majoria dels casos, com a alternatives a altres formes més esteses d'aquestes activitats. L´objectiu d´aquest treball és explorar la situació actual d´aquest tipus d´iniciatives en comercialització d´hortícoles ecològiques a les províncies d´Almeria i Granada. Per això s'ha caracteritzat l'estructura comercial d'aquests canals, l'oferta dels productes, l'origen, el tipus i la gamma de productes, les formes de venda, entre d'altres. La informació manejada en aquest estudi prové d'una enquesta realitzada l'any 2015 a 37 establiments entre l'àrea metropolitana de les províncies d'Almeria i Granada i les zones limítrofes; pràcticament la totalitat destabliments ecològics ha estat enquestada. Els resultats d'aquest treball mostra que els aliments ecològics, per la naturalesa dels sistemes de producció, per la vinculació local, i pel tipus de nínxols de mercat que solen abastir, resulten particularment idònies per a la comercialització en canals curts.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/15dcde6f-2a55-4310-a226-84fd84f0e602</t>
@@ -410,86 +410,86 @@
   <si>
     <t>La millora de la comercialització és un dels reptes del futur dels aliments transformats, i hi ha potencialitats de comercialització conjunta amb altres productes agroalimentaris. L'objectiu del present treball ha estat avaluar les preferències del consumidor andalús davant de diferents maridatges de formatges i vins dolços. D'entre les valoracions de 119 consumidors finals, de Còrdova, Sevilla i Granada, s'han obtingut les seves preferències sobre combinacions de formatges: Cabra Semicurado, Cabra Azul i Cabra Curado en Oli; en combinació amb tres vins dolços: Natural Moscatell, Natural Moscatell amb Criança i Pedro Ximénez. Els resultats mostren que els formatges de cabra són molt apreciats en el maridatge amb els vins dolços, i que tot i que a priori els consumidors trien el formatge Semicurat, en tast sensorial el preferit ha estat el formatge de Cabra Blau.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0e54859f-52ed-4e49-bd72-30679999901f</t>
   </si>
   <si>
     <t>Guia de Gestió Integrada de Malalties de Fruiters d'Os</t>
   </si>
   <si>
     <t>La finalitat d'aquest material docent de “Malalties dels fruiters de pinyol i el seu maneig en Producció Integrada” és ajudar i orientar agricultors i assessors per aconseguir implantar els principis de gestió integrada de malalties seguint el Pla d'Acció Nacional per a l'Ús Sostenible de Productes Fitosanitaris, i complementar la guia de gestió de la Agricultura, Pesca i Medi Ambient (MAGRAMA).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
   </si>
   <si>
     <t>Guia de cobertes vegetals en ametller</t>
   </si>
   <si>
     <t>La coberta vegetal viva està considerada com el sistema de maneig del sòl més adequat, excepte en aquells casos en què no se'n pugui fer un control adequat. En comparació als altres sistemes de maneig del sòl, la coberta vegetal viva té, entre d'altres, els avantatges següents: aconsegueix una millor estructura del sòl i un major contingut en matèria orgànica; millora la taxa d'infiltració de l'aigua a terra i redueix les pèrdues d'aigua per evaporació; facilita el trànsit de la maquinària; i és el sistema que més redueix els danys per erosió; si no es fa un control químic, és un sistema sense cap risc de dany mediambiental i el que contribueix més a la conservació de la biodiversitat ia la millora de l'agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
+    <t>Determinació de la Qualitat dels Fruits Cítrics a Laboratori</t>
+  </si>
+  <si>
+    <t>La qualitat del producte i la satisfacció del consumidor són elements prioritaris per als citricultors. Per això, en aquest treball es donen a conèixer els paràmetres que defineixen la qualitat, tant morfològica com organolèptica, dels fruits cítrics. A més, es descriu resumidament els procediments per realitzar la determinació dels paràmetres de qualitat esmentats, els quals permetin garantir el compliment de la normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Gestió Integrada de la Cotxinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cotxinilla blanca (Aulacaspis tubercularis) és la plaga més important del mànec al Sud d'Espanya, i una de les més perjudicials a nivell mundial. Aquí es proposen les bases per a la gestió integrada. Es fa una descripció de la plaga i s'aporten dades sobre la seva biologia i els símptomes i els danys que produeix. A més, se suggereix l'ús d'olis parafínics per controlar-los, que han mostrat eficàcia als assajos de camp. El control biològic, a través d'un depredador (Cybocephalus nipponicus) i un parasitoide (Encarsia citrina), és una opció de futur, tot i que caldrà estudiar-ne la implementació amb cobertes vegetals que els serveixin de refugi i aliment alternatiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
     <t>Avispilla del castanyer (Dryocosmus kuriphlilus) a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document s'informa sobre la distribució, la biologia, els danys que causa i les mesures de control existents.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autòctons de l'Avispilla del Castaño a Andalusia</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. Aquest document, a més de descriure les principals característiques de les vespes productores de ganyes, aporta informació sobre el control exercit sobre la plaga de la vespra del castanyer per parasitoides autòctons.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Determinació de la Qualitat dels Fruits Cítrics a Laboratori</t>
-[...16 lines deleted...]
-  <si>
     <t>Torymus sinensis. Parasitoide Exòtic de l'Avispilla del Castaño</t>
   </si>
   <si>
     <t>La vespra del castanyer (Dryocosmus kuriphilus) és una plaga principal per al cultiu dels castanyers que compromet seriosament la seva rendibilitat. En aquest document es fa un estudi del paràsit específic Torymus sinensis, s'informa de les soltes experimentals que s'han realitzat fins ara i de les mesures necessàries per aconseguir la seva instal·lació al cultiu, advertint dels possibles riscos mediambientals que pot comportar el seu alliberament al medi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Aplicació Foliar d'Extractes de Subproductes Vitivinícoles a Raïms Cultivats a Clima Càlid: Primers Resultats</t>
   </si>
   <si>
     <t>Avui dia, les demandes del sector agrícola s'orienten cap a la recerca de substàncies actives no tòxiques, naturals i útils per a la protecció o estimulació de cultius desenvolupats sota condicions no idònies, com les que registren en zones de clima càlid. Espanya se situa al capdavant dels països amb més superfície de vinya cultivada del món. Els residus vitivinícoles generats solen rebutjar-se freqüentment, per la qual cosa la seva reutilització amb vista a reduir l'impacte ambiental seria un valor afegit. L'objectiu del present estudi se centra a valorar la incidència de l'aplicació foliar d'extractes de subproductes vitivinícoles en el cultiu de raïm en clima càlid, amb vista a millorar la qualitat del raïm i els vins que se n'obtinguin. Per això s'ha assajat entre 2020 i 2022 l'aplicació foliar en verol d'extractes de raspons, orujos i mares, davant d'un control sense extractes, en raïms de les varietats Ull de Llebre i Palomino fi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/471ef3e7-80d8-4f01-a949-5eaa16621130</t>
   </si>
   <si>
     <t>Noves Plagues de Cítrics</t>
   </si>
   <si>
     <t>Avui dia segueixen existint espècies d'artròpodes que es comporten com a plagues importants per als cítrics en altres regions del món, i que encara no són presents a la nostra zona de cultiu. La possible entrada d'aquests organismes a la nostra comunitat autònoma constitueix una greu amenaça fitosanitària per a les nostres plantacions, no només pels potencials danys directes provocats per aquestes, sinó també perquè poden suposar una restricció per a la comercialització dels nostres cítrics. Davant d'aquesta situació, és de gran importància establir un mecanisme de detecció precoç d'aquests organismes nocius exòtics. Amb aquesta finalitat, la Direcció General de la Producció Agrària i Ramadera (Conselleria d'Agricultura, Pesca i Desenvolupament Rural, Junta d'Andalusia) ha desenvolupat el recent Pla Andalús de Vigilància Fitosanitària en Cítrics. En aquest document s'exposen breument les dades més rellevants sobre les noves plagues i malalties que s'hi preveuen.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/68265e68-39f4-47d6-a6c9-4ed356bcf025</t>
@@ -884,68 +884,68 @@
   <si>
     <t>Anàlisi i situació de la vinya jove a la província de Cadis</t>
   </si>
   <si>
     <t>Aquest treball analitza la situació de la vinya jove a la província de Cadis, a partir de les dades provincials obtingudes del Registre Vitícola d'Andalusia. Es va realitzar una anàlisi detallada de les dades obtingudes a partir d'aquest registre, analitzant les dades d'estructura de la vinya jove, distribució de la superfície, tipus de portaempelt (patró), cultivars i vivers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/69c6984f-e609-42f0-ab45-e6bd6ea6dfa4</t>
   </si>
   <si>
     <t>Sistemes sostenibles de cultius llenyosos. Cultiu de l'Ametller. Operació 10.1.6</t>
   </si>
   <si>
     <t>Aquest document va dirigit aquelles persones titulars d'una explotació d'ametller beneficiàries de l'ajut referit a la mesura Agroambiente i Clima, amb l'objectiu d'informar-los dels requisits obligatoris a complir, així com argumentar les raons per les quals sorgeix aquest ajut i la finalitat que es vol aconseguir, per entendre els compromisos que s'exigeixen. En l'àmbit de la Comunitat Europea, les normes generals a l'ajut al desenvolupament rural i la participació d'aquest fons, dirigides al finançament d'una sèrie de mesures, entre les quals hi ha la d'Agroambiente i Clima, objecte de desenvolupament en aquest document. Es defineixen al Reglament (UE) núm. 1305/2013 del Parlament Europeu i del Consell, de 17 de desembre de 2013, relatiu a l'ajuda al desenvolupament rural a través del Fons Europeu Agrícola de Desenvolupament Rural (FEADER). A nivell nacional, el Marc Nacional de Desenvolupament Rural per al període 2014-2020, harmonitza les condicions d'aplicació i defineix els elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemes Sostenibles de Cultius Llenyosos. Cultiu de l'Ametller. II Jornada de seguiment de lOperació 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Obtenció dun compost de qualitat a partir de restes vegetals. Experiència del “projecte CompostAnd”</t>
+  </si>
+  <si>
+    <t>Aquest document descriu el compostatge com una solució sostenible per millorar la salut del sòl i gestionar residus agrícoles. Explica el procés, des de la mescla adequada de materials fins a la maduració del compost, destacant la importància de l'equilibri carboni/nitrogen, l'aireig i el control d'humitat i temperatura. Basat en l'experiència del projecte CompostAnd, ofereix recomanacions pràctiques perquè els agricultors produeixin compost de qualitat a les seves explotacions, promovent la sostenibilitat i l'economia circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Desestacionalització Reproductiva a Oví de Carn. Indicadors tecnicoeconòmics. Campanya 2014</t>
   </si>
   <si>
     <t>Aquest document presenta les dades tecniques i econòmiques de l'any 2014 de dos sistemes productius d'oví extensiu d'aptitud càrnia. Els dos sistemes de maneig reproductiu analitzats són el tradicional de tres paridores a l'any i el sistema star amb cinc paridores i tractament hormonal.reproductiu del ramat,</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Obtenció dun compost de qualitat a partir de restes vegetals. Experiència del “projecte CompostAnd”</t>
-[...7 lines deleted...]
-  <si>
     <t>Comparació de Tres Estratègies d'Abonat Nitrogenat al Cultiu del Cotó</t>
   </si>
   <si>
     <t>El pla de restriccions de la fertilització de nitrogen per a l'admissibilitat en relació amb l'ajut agroambiental del cultiu del cotó proposa una dosi màxima de nitrogen. En aquest document s'avalua els resultats d'un estudi experimental sobre l'abonat de nitrogen al cultiu de cotó amb els objectius següents: - Comparar les estratègies d'abonat convencional amb les noves tecnologies d'abonaments d'alliberament lent i adequar-ne el maneig per evitar pèrdues de nitrogen a través de la lixiviació. - Adequar el moment d‟aplicació per millorar l‟aprofitament del nitrogen pel cultiu del cotó. Els resultats posen de manifest l‟eficiència de les tecnologies d‟abonaments d‟alliberament lenta de nitrogen per a diferents circumstàncies assajades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
   </si>
   <si>
     <t>Manteniment de Sistemes Tradicionals de Ramaderia Extensiva d'Andalusia a Rumiantes. Operació 10.1.13</t>
   </si>
   <si>
     <t>L'objectiu general d'aquesta Operació és el manteniment del model de ramaderia extensiva, impulsar la gestió sostenible de la ramaderia i els beneficis mediambientals derivats d'aquesta activitat agrària, així com fomentar un major grau d'extensificació de les explotacions ramaderes de remugants. Es fomenta: ? La rostollera i les pastures naturals. ? Una menor pressió de pasturatge. ? L´aprofitament dels recursos naturals. ? La biodiversitat, en facilitar la disseminació de les llavors al territori. ? Un grau més alt d'autosuficiència de l'alimentació dels animals.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
   </si>
   <si>
     <t>L'Oïdi del Mango</t>
   </si>
   <si>
     <t>L'oïdi juntament amb la necrosi bacteriana i la malformació floral és una de les malalties més perjudicials i que es presenta amb més freqüència a les plantacions de mànec d'Andalusia. Els símptomes que es produeixen són evidents i poden ser reconeguts fàcilment, però si no es controlen adequadament poden originar pèrdues de rendiment i en alguns casos afectar la qualitat de les collites. A més, quan s'ha produït una vegada, és molt probable que la malaltia es repeteixi cada any o, al llarg d'un mateix any, si es donen les condicions adequades per al desenvolupament. A través d'aquest document es pretén donar les pautes necessàries per reconèixer la malaltia així com una sèrie de recomanacions per controlar-les.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ac7ac967-ab95-4e40-8210-3cf107c01e15</t>
@@ -1217,86 +1217,86 @@
   <si>
     <t>Document en què es detalla l'elaboració de vins rosats i els resultats obtinguts amb la varietat Ull de Llebre en 4 campanyes consecutives (2011-2014), incloent-hi el temps de maceració.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/892acd73-30bc-4f16-aa1d-a0cf5d4bf96a</t>
   </si>
   <si>
     <t>Potencial de la Varietat Pinot Noir per a l'Elaboració de Vins Rosats</t>
   </si>
   <si>
     <t>Document en què s'optimitza el temps de maceració per obtenir un vi rosat a partir de la varietat Pinot Noir. Es detalla l'elaboració de vins rosats i els resultats obtinguts amb aquesta varietat en 4 collites consecutives (2012-2015).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d111187-d977-47f1-a912-d8fd132bcdab</t>
   </si>
   <si>
     <t>Potencial de la Varietat Syrah per a l'Elaboració de Vins Rosats</t>
   </si>
   <si>
     <t>Document en què s'optimitza el temps de maceració per obtenir un vi rosat a partir de la varietat Syrah. Es detalla l'elaboració de vins rosats i els resultats obtinguts amb aquesta varietat en 4 collites consecutives (2012-2015).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/de1458fe-6d3c-40f9-a4e9-aa5b72dd8777</t>
   </si>
   <si>
+    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
+  </si>
+  <si>
+    <t>A causa de la seva diversitat i extensió territorial, Andalusia alberga nombroses varietats minoritàries, oferint a la vitivinicultura local la possibilitat de diversificar-ne la producció vitivinícola. Entre el 2020 i el 2022 es va realitzar la identificació molecular de 66 exemplars procedents de 5 zones amb tradició vitivinícola. Es van fer servir 13 marcadors microsatèl·lits, entre ells els 9 recomanats per l'OIV. Es van obtenir 31 genotips diferents, 19 corresponents a perfils de varietats ja descrites i els altres 12 no identificats prèviament. Els perfils es van integrar a la base de dades del banc de germoplasma de vinya “Ranxo de la Merced”. Mitjançant anàlisi de diversitat genètica, es van determinar els grups eco-geogràfics dels nous genotips identificats. Es va analitzar la presència de virus mitjançant test ELISA per obtenir clons certificables per si en un futur fossin autoritzades aquestes varietats per al seu cultiu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
     <t>Associacionisme i Comercialització. Mòdul VI.</t>
   </si>
   <si>
     <t>Dins del Programa d'Incorporació de Joves a l'Empresa Agrària, aquest manual didàctic, corresponent al “Mòdul VI: Associacionisme i Comercialització”, tracta aspectes relacionats amb les formes associatives del sector agrari, com ara les Societats Cooperatives, les Societats Agràries de Transformació i altres tipus de societats. S'aprofundeix especialment en les cooperatives, per la seva gran rellevància a Andalusia. A més, s'introdueix l'alumnat als processos de comercialització i màrqueting dels productes de la cadena alimentària, amb l'objectiu de fomentar la professionalització i garantir la seguretat alimentària que exigeix la societat actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
   </si>
   <si>
     <t>Procés d'Infecció de Rosellinia necatrix a Alvocat</t>
   </si>
   <si>
     <t>Descripció del procés d'infecció i de les mesures de control de Rosellinia necatrix, agent causant de la podridura blanca radicular en cultius d'alvocat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Potencial de la Varietat Garnatxa per a l'Elaboració de Vins Rosats</t>
   </si>
   <si>
     <t>Document on es detalla l'elaboració de vins rosats a partir de la varietat Garnatxa. Es mostren els resultats obtinguts amb aquesta varietat en 4 campanyes consecutives (2011-2014)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Caracterització Genotípica i Sanitària de Varietats de Vid Minoritàries Prospectades a Andalusia</t>
-[...7 lines deleted...]
-  <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions d'Alvocat. Presa de Mostes</t>
   </si>
   <si>
     <t>Conèixer la importància i el fonament de les anàlisis foliars és útil per a la realització d'un adequat programa de fertilització. El moment i les característiques de la mostra presa és primordial perquè el diagnòstic sigui correcte, ja que la variació nutricional de la planta dependrà de l'espècie, així com de l'edat i la posició de la fulla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>L'Anàlisi Foliar per al Diagnòstic Nutritiu de Plantacions de Mango. Presa de Mostres</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Avaluació del Comportament Agronòmic de Diferents Patrons i Varietats de Cítrics, amb Aptitud per a Indústria, a les Condicions dels Aiguamolls del Baix del Guadalquivir</t>
   </si>
   <si>
     <t>A causa de les noves orientacions de la PAC, es qüestiona la viabilitat i continuïtat d'alguns cultius tradicionals al Baix de Guadalquivir. Cal, doncs, la introducció de cultius alternatius adaptats a la zona capaços daconseguir uns nivells alts de productivitat i rendibilitat. Fins ara no hi ha experiències a la zona sobre cultiu de cítrics en terrenys de maresmes amb greus problemes d'asfíxia radicular. L'objectiu final d'aquest estudi va ser establir la viabilitat del cultiu de cítrics sota condicions de sòl argilosos amb perill d'entollament.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/33603278-e96a-4a24-b1c8-60ac35029e31</t>
   </si>
   <si>
     <t>Avaluacion de Varietats de Nabiu en Cultiu Convencional</t>
@@ -1475,84 +1475,84 @@
   <si>
     <t>En aquest llibre s'exposen els primers resultats d'un pla de treball intens que pretén avançar en el coneixement del patrimoni vitícola d'Astúries</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Variedades+de+Vid+en+Asturias.pdf/d56c8713-23ab-5cd0-66a0-39b39cfa2aed?t=1729770395974</t>
   </si>
   <si>
     <t>Manual de bones pràctiques per al cultiu de la vinya a la regió de Múrcia. Avaluació socioeconòmica i ambiental</t>
   </si>
   <si>
     <t>El manual té per objectiu traslladar, d'una manera directa i senzilla, a viticultors i tècnics implicats a la cadena vitivinícola regional, pautes de cultiu sostenible, tant per a vinyes de secà en got com per a vinyes de regadiu en espatllera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/manual-de-buenas-practicas-para-el-cultivo-de-la-vina-en-la-region-de-murcia-evaluacion-socioeconomica-y-ambient-1</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agricoles de la Regió de Múrcia fruits secs fruiters de llavor vinya i olivera</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius llenyosos més característics del medi rural murcià, incloent fruits secs, fruiters de llavor, raïm de taula i vinificació i olivera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
+    <t>Tecnologia de PCR digital de gotes per a la detecció de Ilyonectria liriodendri en mostres ambientals de vinya</t>
+  </si>
+  <si>
+    <t>Article sobre la detecció i quantificació precisa, primerenca i específica dels fongs causants del peu negre i l'avaluació de tècniques de PCR digital de gotes i PCR en temps real</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protecció de les ferides de poda de la vinya contra Phaeomoniella chlamydospora i Diplodia seriata mitjançant mètodes biològics i químics comercials</t>
+  </si>
+  <si>
+    <t>Article sobre la mort regressiva causada per Botryosphaeria i l'esca que són dues de les malalties del tronc de la vinya (ETV) més perjudicials que afecten les vinyes a les principals zones productores de raïm del món</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Reunions del Grup de Treball d´Experimentació en Viticultura i Enologia</t>
+  </si>
+  <si>
+    <t>Compilació de recerca sobre Viticultura i enologia del Grup de Treball</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
   </si>
   <si>
     <t>Informe A3: Mapa d'actors per adaptar el canvi climàtic del sector de la vinya i el vi</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactes del canvi climàtic i adaptació a les regions objectiu</t>
   </si>
   <si>
     <t>L'objectiu general del projecte VIN&amp;ADAPT II ha estat fomentar la transferència de coneixement i mobilització de tots els actors involucrats per impulsar l'adaptació als reptes que planteja el canvi climàtic al sector de la vinya.  </t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2018/08/Informe-A1-sobre-impactos-del-cambio-clim%C3%A1tico-VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Informe A2: percepció del sector sobre el canvi climàtic i les necessitats i les oportunitats d'adaptació</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A2-percepci%C3%B3n-al-cambio-clim%C3%A1tico-VIN-ADAPT-II_Completo.pdf</t>
   </si>