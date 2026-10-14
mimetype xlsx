--- v0 (2026-06-10)
+++ v1 (2026-10-14)
@@ -770,66 +770,66 @@
   <si>
     <t>El document explora la gasificació com a alternativa sostenible per valoritzar energèticament els subproductes generats a l'extracció de l'oli d'oliva, destacant l'alpitruix com a matèria primera principal. Aquest procés termoquímic converteix biomassa amb baixa humitat en gas de síntesi (singes) útil per generar energia tèrmica o elèctrica. S'identifiquen els tipus de gasificadors més adequats, especialment el reactor tipus Downdraft, pel seu baix contingut en quitrà i simplicitat operativa, ideal per a petites instal·lacions com els trulls. El pèl·let de pinyolada, després d'un condicionament previ, pot produir fins a 0,65 kWh d'electricitat i 1,5 kWh de calor per kg, a més de biochar, un subproducte amb alt potencial agronòmic. La tecnologia de gasificació permet la generació denergia local en zones rurals amb subministrament limitat, millora la gestió de residus, redueix emissions i aporta valor econòmic al sector oleícola. A més, és aplicable a altres biomassa agrícoles andaluses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/92119b33-dfda-4701-921f-a0761763ced7</t>
   </si>
   <si>
     <t>Decàleg per al bon compostatge de l'Alperujo</t>
   </si>
   <si>
     <t>Conjunt de deu recomanacions per compostar l'alperujo, subproducte del procés d'extracció d'oli d'oliva verge, sobre la base de l'experiència dels assaigs sobre compostatge d'alperujo, que des de fa 15 anys s'estan desenvolupant al centre IFAPA Venta del Llano</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/63764a21-ae13-4e09-b9af-2f770d3ca9e3</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agricoles de la Regió de Múrcia fruits secs fruiters de llavor vinya i olivera</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius llenyosos més característics del medi rural murcià, incloent fruits secs, fruiters de llavor, raïm de taula i vinificació i olivera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
+    <t>Com avaluar la qualitat del teu sòl. Avaluació visual del sòl en oliverar</t>
+  </si>
+  <si>
+    <t>Guia que guia permet estimar l'avaluació visual del sòl (EVS) a través d'un mètode ràpid i simple per estimar la condició del sòl, la idoneïtat, la qualitat i les limitacions que presenta un sòl per a l'oliverar</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
   </si>
   <si>
     <t>Procediment per a l'arrencada de plantacions d'oliveres per a la seva utilització amb fins ornamentals a la Comunitat Autònoma d'Aragó</t>
   </si>
   <si>
     <t>Informació sobre l'arrencada de plantacions d'oliveres per utilitzar-les amb fins ornamentals a la Comunitat Autònoma d'Aragó</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>“Jornada sobre Xylella fastidiosa”. Malalties que causa Xylella fastidiosa i la seva situació al món</t>
   </si>
   <si>
     <t>El 12 de febrer del 2019 es va desenvolupar al saló d'Actes del Ministeri d'Agricultura, Pesca i Alimentació, una “Jornada sobre Xylella fastidiosa”. Aquesta jornada s'engloba dins de les mesures adoptades, des del Ministeri, per a la difusió d'informació i la conscienciació sobre la lluita i el control de la Xylella fastigosa.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/blancalanda-enfermedadescausaxfysituacion_tcm30-502564.pdf</t>
   </si>
   <si>
     <t>Pòster Xylella fastidiosa a Balears</t>
   </si>
   <si>
     <t>Xylella fastidiosa (Wells et al.) és un bacteri fitopatògen de quarantena que té un rang de plantes hospedantes molt ampli (més de 300 espècies vegetals), podent produir danys greus als cultius més importants de les Illes Balears, com l'ametller, la vinya, la da, polígala i acàcia, entre d'altres).</t>
   </si>