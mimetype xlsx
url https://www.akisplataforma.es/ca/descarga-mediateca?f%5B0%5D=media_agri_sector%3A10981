--- v0 (2026-06-09)
+++ v1 (2026-10-13)
@@ -683,104 +683,104 @@
   <si>
     <t>Les maduixes són una fruita molt perible, la seva delicada pell es pot deteriorar fàcilment durant la recol·lecció i el transport, cosa que les fa a més molt susceptibles a l'atac de fongs. A més, l'alta taxa de respiració dels fruits fa que aquests madurin ràpidament perdent aigua i turgència. Una bona postcollita és fonamental perquè la fruita sigui acceptada pels consumidors. Actualment, hi ha diferents mètodes per conservar les maduixes fresques més temps i una via complementària és la utilització dels programes de millora genètica per obtenir cultivars amb una vida útil més llarga. L'objectiu d'aquest treball és avaluar, en una selecció d'11 genotips diversos de maduixa, caràcters relacionats amb la qualitat postcollita per a la seva possible utilització com a parentals en programes de millora encaminats a desenvolupar noves varietats amb una vida útil millorada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c9d6006-625a-41d9-a63e-fa1047a6d641</t>
   </si>
   <si>
     <t>Paper dels antocians a les propietats saludables de les maduixes.</t>
   </si>
   <si>
     <t>les maduixes, a més de ser molt valorades pel seu sabor, es consideren fruites saludables, ja que contenen compostos bioactius, tant al receptacle com als aquenis, vinculats a múltiples beneficis per a la salut. Entre els compostos bioactius que contenen les maduixes destaquen els antioxidants i, dins d'aquests, els compostos fenòlics són un dels més importants per la seva acció antioxidant i antiinflamatòria, i perquè presenten propietats antimicrobianes, antial·lèrgiques i antihipertensives. La principal classe de polifenols de les maduixes són els flavonoides i, entre ells, destaquen els antocians que són una classe d'avonoides hidrosolubles, responsables del color vermell brillant de les maduixes. Aquest estudi ha avaluat la implicació dels antocians en la millora de l'estrès oxidatiu cel·lular per tal de determinar-ne el paper en l'efecte saludable atribuït a les maduixes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c20e8bcb-68db-428c-b492-ac2d7df20e9c</t>
   </si>
   <si>
     <t>Vending Saludable per a Consum de Mini Hortalisses en Fresc de Consumidors Joves i Escolars</t>
   </si>
   <si>
     <t>Les hortalisses mini anomenades també "snack" van començar a cultivar-se a Espanya com una alternativa de diversificació i una estratègia de desenvolupament de la cadena de valor del sector hortícola. Encara que encara ocupen una quota reduïda de mercat, aquestes hortalisses podrien generar uns potencials nínxols de mercat per obtenir més valor afegit al producte i rendibilitzar-ne el cultiu. En aquest treball, s'analitzen les possibilitats de mercat d'aquests nous tipus varietals snack d'espècies tan ben conegudes com cogombre, pebrot i tomàquet, intentant adaptar l'oferta no només als canals convencionals i habituals de la gran distribució d'hortalisses i punts de venda, sinó també abordar altres nous canals de comercialització i distribució, així com nous formats, gamma i envas. En aquest sentit, per tal de buscar potencials nínxols de mercat i socialitzar més el consum d'aquests tipus d'hortalisses en cru, s'analitzen en aquesta investigació les actituds i opinions de consumidors joves cap al consum d'hortalisses snack i la seva disposició a comprar-les a través de màquines expenedores “healthy vending” o “vending saludable”</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
+    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 Dicloropropè + Cloropicrina al Cultiu de la Maduixa. Campanya 2020/2021</t>
+  </si>
+  <si>
+    <t>Les malalties causades per patògens de sòl constitueixen un factor limitant per a la productivitat del cultiu de la maduixa. Actualment es controlen majoritàriament mitjançant estratègies de control químic amb fumigants subjectes a autoritzacions excepcionals. La reducció en l‟ús d‟aquests agroquímics fumigants i la implantació d‟alternatives més sostenibles constitueixen un objectiu prioritari en les polítiques agràries europees i nacionals. En aquest treball s‟avalua l‟eficàcia en el control de patògens de dosis reduïdes d‟aquests fumigants mitjançant el segellat sota plàstic totalment impermeable al‟emissió de gasos (TIF) i la influència en la productivitat, en la campanya 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 dicloropropè + cloropicrina al Cultiu de la Maduixa. Campanya 2019/2020</t>
+  </si>
+  <si>
+    <t>Les malalties causades per patògens de sòl constitueixen un factor limitant per a la productivitat del cultiu de la maduixa. Actualment es controlen majoritàriament mitjançant estratègies de control químic amb fumigants subjectes a autoritzacions excepcionals. La reducció en l'ús d'aquests fumigants agroquímics i la implantació d'alternatives més sostenibles constitueixen un objectiu prioritari en les polítiques agràries europees i nacionals. En aquest treball s'avalua l'eficàcia en el control de patògens de dosis reduïdes d'aquests fumigants mitjançant el segellat sota plàstic totalment impermeable a l'emissió de gasos (TIF) i la influència a la productivitat, a la campanya 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Resultats dels Assajos d'Herbicides de Post-emergència a Faves</t>
   </si>
   <si>
     <t>La manca d'herbicides autoritzats de pre i post emergència, especialment contra dicotiledònies, és un dels principals esculls per a la sembra de faves als secans andalusos, a causa de la gran diversitat i abundància de males herbes entre les quals hi ha espècies de gran port molt competitives. Per això, atès l'interès creixent per les lleguminoses s'han plantejat una sèrie d'assajos per avaluar diferents herbicides de pre i post-emergència contra dicotiledònies. Després de la publicació l'any 2015 dels resultats en preemergència, en aquesta publicació es mostren els resultats de 7 herbicides en postemergència.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimització de la Solarització del Sòl en Cultius Enarenats</t>
   </si>
   <si>
     <t>La solarització és un sistema de desinfecció del sòl que consisteix a encoixinar el sòl humit durant 4-6 setmanes amb plàstic transparent i fi a l'època de major temperatura i radiació solar. En aquest treball s'estudien factors que poden influir, com són el tipus de plàstic utilitzat, el període més apropiat per solaritzar i el maneig del reg més adequat, amb l'objectiu d'assolir la màxima temperatura possible que permeti eliminar els patògens del terra.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Estudi de Diversitat a l'Horticultura Protegida: Crisopes (Biodiversitat III)</t>
   </si>
   <si>
     <t>Les crisopes són insectes que formen part del complex d'artròpodes beneficiosos que depreden sobre les plagues dels cultius. S'ha demostrat que la diversitat és una eina fonamental per al manteniment d'aquesta artropodofauna beneficiosa i protegir els cultius de l'atac de les plagues. Aquest treball forma part d'un estudi més ampli que té com a objectiu principal documentar la biodiversitat d'artròpodes útils a l'horticultura protegida d'Almeria. A més, cada document ofereix una forma ràpida i senzilla didentificació de les espècies estudiades. En aquest cas, s'han estudiat les diferents espècies de crisopes trobades als cultius hortícoles protegits, amb una part final que facilita la identificació de les crisopes més abundants.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
     <t>Avaluació de substrats derivats de torba negra natural per a ús comercial</t>
   </si>
   <si>
     <t>Les qualitats de la torba negra no són òptimes per al seu ús com a substrat en solitari. Busquem millorar-ne el baix nivell de pH i la tendència a la compactació, determinat les barreges òptimes per al seu ús en viver amb plàntules d'espècies hortícoles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
   </si>
   <si>
-    <t>Ús de Plàstics TIF a la Desinfestació de Sòls amb 1,3 Dicloropropè + Cloropicrina al Cultiu de la Maduixa. Campanya 2020/2021</t>
-[...16 lines deleted...]
-  <si>
     <t>Traçabilitat a Hortalisses</t>
   </si>
   <si>
     <t>La traçabilitat es defineix com la possibilitat de trobar i seguir el rastre, a través de totes les etapes de producció, transformació i distribució, d'un aliment. En aquest treball es donen les directrius per implantar un sistema de traçabilitat en hortalisses; es mostra també un exemple en una plantació de pebrot.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0925b9f7-d92f-4017-992c-e69501768455</t>
   </si>
   <si>
     <t>Alternativa de Cultiu Carbassa-Brassicas a la Vega de Granada. Estudi de Varietats</t>
   </si>
   <si>
     <t>La vega de Granada és una superfície agrària d'uns 1500 km2 adjacent a la ciutat comprenent 47 municipis. Es tracta de sòls fèrtils i amb disponibilitat d'aigua superficial i subterrània que estan infrautilitzats actualment i amenaçats pel creixement de l'àrea metropolitana, per la qual cosa és urgent aconseguir una rendibilitat i generació d'ocupació per mantenir-los. Aquest treball va comprovar la viabilitat de l'alternativa anual proposada amb tres varietats de carbassa (Orange Summer, Havanna i Jaqueline) de cicle complementari a tres varietats de brassiques d'alt valor comercial, coliflor morada (Lavender), coliflor verda (Vitaverde) i romanesc (Puntoverde). La producció va aconseguir els 10.000 kg/ha de carbassa Jaqueline i entre els 12.200 i els 14.000 kg/ha de les brassiques, amb recol·leccions escalonades i una gran qualitat de la producció en ambdós casos mesurada com a contingut en compostos antioxidants i sòlids sòlids solubles, en especial la varietat Jaque Laca.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ed1fbeae-fd40-4b29-ac20-acad43627fe2</t>
   </si>
   <si>
     <t>Influència de l'Arenado en les Temperatures Assolides a la Solarizacion i Biosolarizacion en Hivernacle</t>
   </si>
   <si>
     <t>La solarització i biosolarització constitueixen dues importants alternatives no químiques de desinfecció del sòl en cultius en hivernacle. L'estudi realitzat permet conèixer la influència de l'encoixinat amb sorra, típic dels cultius en hivernacle d'Almeria, sobre les temperatures assolides pel terra amb els dos tipus de desinfecció. Les dades de temperatures obtingudes en sòls en hivernacle amb les tècniques utilitzades aporten informació valuosa ja que és molt escassa la informació disponible sobre la bibliografia sobre aquest paràmetre i menys en les condicions d'hivernacle de la costa mediterrània andalusa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/da7cfcc3-6bc9-4b2a-8666-d00abaf8eb38</t>
@@ -1142,86 +1142,86 @@
   <si>
     <t>Entre els caràcters que es tenen en compte en els programes de millora de maduixa, a més dels relacionats amb la productivitat del cultiu, hi ha aquells que li confereixen qualitat organolèptica. I entre els consumidors, és sens dubte aquesta qualitat a què es presta més atenció. En aquest treball es van presentar resultats relatius a la qualitat organolèptica i postcollita de setze varietats de maduixa, assajades en tres sistemes de cultiu, convencional, sense sòl i ecològic durant la campanya 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Avaluació de l'Ús de Compost de Restes Hortícoles en Cultiu de Tomàquet</t>
   </si>
   <si>
     <t>Entre els problemes que genera el sistema de producció sota hivernacle i que en pot limitar la sostenibilitat, destaca l'elevada producció anual de residus de collita (1.751.242 t.any-1) l'acumulació dels quals constitueix un greu problema medi ambiental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
     <t>Efecte de la durada del pols de reg sobre la producció i qualitat d'enciam iceberg</t>
   </si>
   <si>
     <t>En regs localitzats d'alta freqüència, el factor que més influeix en la distribució del reg dins d'una parcel·la és la durada del pols de reg. En aquest treball s'avalua l'efecte de la durada del pols del reg sobre la producció i la qualitat d'un cultiu d'enciam Iceberg en una parcel·la en pendent. L'assaig es va fer en un cicle curt d'estiu situada a Huéneja (Granada). La zona de la parcel·la es va mostrar com un factor determinant tant en el rendiment obtingut com en el percentatge d'enciam de màxima qualitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Caracterització dels compostos biosaludables de la pastanaga Morá</t>
+  </si>
+  <si>
+    <t>A la població de Cuevas Bajas (Màlaga) es cultiva una varietat autòctona de pastanaga morada, coneguda com “Pastanaga Morà”. Aquesta varietat es caracteritza per tenir una tonalitat porpra intensa a l'exterior, una capa intermèdia de color taronja i un cor morat característic. Sembla que el color morat de l'interior està influenciat per la zona de cultiu, ja que s'ha observat que aquesta varietat cultivada en un altre lloc no el desenvolupa. En aquest estudi es caracteritzen els compostos funcionals d'aquesta pastanaga durant l'etapa de recol·lecció, segons el període de collita, la mida de la pastanaga i el color del cor.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Malalties de Sòl dels Cultius de Pebrot Baix Plàstic del Sud-est d'Andalusia</t>
   </si>
   <si>
     <t>En aquest treball es relacionen les malalties de sòl que s'han detectat als cultius de pebrot sota plàstic del sud-est d'Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Malalties Causades per Fongs de Sòl als Cultius de Albergínia Baix Plàstic del Sud-est d'Andalusia</t>
   </si>
   <si>
     <t>En aquest treball es relacionen les malalties que causades per fongs de sòl s'han detectat als cultius d'albergínia sota plàstic del sud-est d'Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Cultiu Protegit de Sis Varietats de Cogombre Dolç (Solanum muricatum)</t>
   </si>
   <si>
     <t>En la recerca de cultius alternatius als hortícoles convencionals cultivats sota hivernacle, en aquest treball es va avaluar la producció de sis cultivars de cogombre dolç (Solanum muricatum) en hivernacle. Els assajos es van realitzar el 2015. Tots els cultivars es van desenvolupar correctament obtenint altes produccions, destacant el cultivar València com el més productiu i precoç. El cultiu de cogombre dolç pot ser una alternativa interessant als cultius d'hortalisses convencionals als hivernacles d'Almeria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Caracterització dels compostos biosaludables de la pastanaga Morá</t>
-[...7 lines deleted...]
-  <si>
     <t>Avaluació de Varietats de Maduixa en Cultiu Convencional amb Sòl Biosolaritzat. Campanya 2018/2019</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats obtinguts, a la campanya 2018-2019, amb dotze varietats en condicions de cultiu convencional però amb sòl biosolaritzat. Aquesta tècnica combina dos elements: la incorporació de matèria orgànica biofumigant (biofumigació) i la simultània amb la solarització del sòl. Si bé aquesta tècnica de desinfestació de sòls és minoritària, des de l'IFAPA creiem que és una alternativa a considerar davant de les restriccions constants d'ús de matèries actives que s'estan produint.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>El sistema de producció hortícola de la província d'Almeria</t>
   </si>
   <si>
     <t>En aquest treball es fa una descripció exhaustiva de l'horticultura d'hivernacle, fruit de l'interès de la Conselleria d'Agricultura, Pesca i Desenvolupament Rural de la Junta d'Andalusia per conèixer l'evolució tecnològica del sector hortícola d'Almeria. Gràcies a la col·laboració de la Fundació Cajamar ia estudis similars promoguts amb anterioritat per ambdues institucions, s'ha aconseguit documentar l'evolució i les tendències tecnològiques més recents del sistema de producció d'hortícoles protegits de la província d'Almeria. Aquesta publicació forma part del projecte 'TRANSFORMA-Desenvolupament sostenible en cultius hortícoles protegits', que executa l'Institut de Recerca i Formació Agrària, Pesquera i de la Producció Ecològica, com a eina de transferència de coneixement i tecnologia als professionals del sector. La publicació s'estructura en cinc capítols. El primer, que introdueix el procés d'elaboració i la metodologia emprada en aquest estudi, el segon tracta la caracterització de les explotacions hortícoles i els titulars. Els temes relatius a l'hivernacle són desenvolupats al tercer capítol, inclòs l'equipament per al control de clima i el reg. A la cambra, queden reflectits els mitjans de protecció de cultius, la mà d'obra i la maquinària i, finalment, s'analitzen els cultius hortícoles representatius del sistema productiu d'hivernacle de la província.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05ca752a-b1ff-4e6a-8c77-d706f90f20bc</t>
   </si>
   <si>
     <t>Eficiència de la Fertilització Nitrogenada d'un Cultiu de Gerds a Huelva</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats d'un assaig de fertirreg realitzat en un cultiu de gerds remuntant a la província de Huelva. S'avaluà l'efecte de diferents dosis de nitrogen (N) sobre la producció i es caracteritzà l'absorció de nitrogen per la planta i el fruit. El nitrogen aplicat en una campanya amb dues collites, incloent el present a l'aigua de reg i l'adobament de fons, va variar entre 213 i 346 UF ha-1. La reducció de la fertilització nitrogenada en un 25% respecte a un abonat convencional no va produir una disminució del rendiment. Tampoc no es van observar diferències entre tractaments amb relació a les extraccions de N per part de les plantes i els fruits.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/30efee3c-99ec-4c78-b1ff-c68b43e4ed75</t>
@@ -1250,95 +1250,95 @@
   <si>
     <t>En aquest treball es presenten les dades obtingudes durant aquesta darrera campanya 2017/2018, en què s'han caracteritzat un total de 12 varietats seleccionades entre les que actualment estan disponibles al mercat. En concret a l'assaig realitzat a la Finca Experimental 'El Cebollar' (pertanyent a l'IFAPA) on s'han utilitzat tècniques de cultiu convencional, amb excepció de l'ús de la tècnica de la biosolarització per a la desinfecció del sòl prèvia a la plantació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f2132b28-eb5b-47ff-b020-a1c39a8f88bd</t>
   </si>
   <si>
     <t>Avaluació de Varietats de Maduixa: Resultats Obtinguts en Cultiu Sense Sòl. Campanya 2017/2018</t>
   </si>
   <si>
     <t>En aquest treball es presenten les dades obtingudes durant la campanya 2017/2018, en què s'han caracteritzat, en cultiu sense sòl, un total de 12 varietats seleccionades entre les que actualment estan disponibles al mercat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c1bfedfe-0af8-4c08-bcdb-a35f1d22e893</t>
   </si>
   <si>
     <t>Elaboració d'un extracte d'all ric en compostos saludables</t>
   </si>
   <si>
     <t>En aquest treball es presenten els resultats de diversos mètodes d‟extracció de compostos d‟interès nutricional i saludable, en dues varietats d‟all (blanc i morat)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
+    <t>Caracterització Organolèptica i Nutraceútica de Cinc Varietats de Maduixa</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenta la caracterització nutricional, organolèptica i funcional de cinc varietats de maduixa durant els anys 2010 i 2011 a Espanya: Fuentepina, Amiga, Camarosa, Candonga i Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Variabilitat Morfològica a Faves i Cigrons</t>
+  </si>
+  <si>
+    <t>En aquest treball es presenten la variabilitat morfològica de faves i cigrons que es troba recollida al Banc de Germoplasma de Lleguminoses de l'IFAPA a Còrdova. Aquesta variabilitat s'està utilitzant als programes de millora de Còrdova d'ambdós cultius per obtenir noves varietats i per desenvolupar marcadors moleculars associats a caràcters d'interès agronòmic que ajudin a una selecció més eficaç i eficient de materials nous. Tots dos cultius són lleguminoses grans d'importància a Andalusia i es caracteritzen pel seu elevat contingut en proteïna, per tenir la capacitat de fixar N2 atmosfèric. A més, són una font important de macro i microelements beneficiosos per a la salut, i són cultius de gran interès tant per al consum humà com per a l'alimentació animal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Efecte de l'Exposició al Sol sobre la Qualitat dels Fruits en diferents Varietats de Maduixa</t>
   </si>
   <si>
     <t>En aquest treball s‟ha plantejat comprovar l‟efecte del nivell d‟exposició a la llum sobre la qualitat dels fruits de maduixa i avaluar si les diferències observades entre varietats es deuen al‟arquitectura oa la bioquímica pròpia de cada varietat. Es van analitzar quatre de les varietats més representatives durant la campanya 2015-16 diferenciant entre fruits exposats a la llum i no exposats. Els principals resultats van mostrar que l'exposició dels fruits a la llum n'afecta la qualitat, pel que fa al sabor i la concentració d'antioxidants, per la qual cosa és un factor que cal tenir en compte a l'hora d'orientar el cultiu si bé la magnitud de l'efecte depèn de la varietat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Eficàcia de Diferents Tècniques Químiques de Desinfestació de Sòl al Cultiu de la Maduixa. Campanya 2017-18</t>
   </si>
   <si>
     <t>En aquest treball es mostren els resultats de treball de l'avaluació agronòmica i l'eficiència en el control de patògens fúngics i nematodes, de combinacions importants de matèries actives d'origen químic i de noves tècniques d'aplicació.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determinació de la biodisponibilitat dels compostos antioxidants de la Maduixa per al seu ús en programes de millora</t>
   </si>
   <si>
     <t>En aquest treball es planteja la necessitat d'incloure als programes de millora de maduixa no només la quantificació dels antioxidants que posseeix el fruit sinó més aviat la quantificació dels antioxidants d'aquest fruit que són potencialment bioactius, és a dir, aquells que poden exercir un efecte beneficiós a la salut humana. Per això es presenta un mètode in vitro que simula la digestió humana tipus i que pot ser utilitzat com a eina en l'obtenció de varietats de maduixa saludables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Caracterització Organolèptica i Nutraceútica de Cinc Varietats de Maduixa</t>
-[...16 lines deleted...]
-  <si>
     <t>Caracterització de la Biodisponibilitat de Compostos Antioxidants a Dues Varietats de Maduixa. Campanya 2016/2017</t>
   </si>
   <si>
     <t>En aquest treball es detallen els resultats de la campanya 2016-2017 referents a l'estudi de la biodisponibilitat de compostos antioxidants en dues varietats de maduixa, Primoris i Fortuna, amb l'objectiu d'aportar un caràcter marcadament biosaludable a la caracterització d'aquestes varietats.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10284c05-e32b-401e-b174-aa3082a6168a</t>
   </si>
   <si>
     <t>Efecte del Retall Hídric sobre la Qualitat Organolèptica i Funcional de la Gerds</t>
   </si>
   <si>
     <t>En aquest treball es detallen els resultats referents a la qualitat organolèptica i funcional d'un assaig de retallada hídrica en una varietat de gerds dut a terme a la campanya 2017 a Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9c7792b9-5689-4f1c-96e0-b934d9703301</t>
   </si>
   <si>
     <t>Creuaments dirigits a cigró</t>
   </si>
   <si>
     <t>En aquest manual es detallen els passos a seguir per realitzar encreuaments dirigits a cigró per tal que qualsevol persona interessada sigui capaç de realitzar-los en finalitzar la lectura. Tot i que està enfocat en creuaments en cigró, aquest manual serà útil per a altres espècies de lleguminoses, ja que les flors d'aquesta família presenten una morfologia semblant. La mida petita de les flors de cigró fa que els encreuaments siguin més complicats que en altres lleguminoses, amb un percentatge d'èxit al voltant del 10%. Cal tenir destresa, ser curosos i tenir molta experiència per superar aquests problemes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d182d31e-caa0-4a05-9eb2-2b72aefca324</t>
@@ -1529,86 +1529,86 @@
   <si>
     <t>En el present estudi es realitza una descripció de les principals característiques dels hivernacles ecològics presents al litoral almerienc i granadí, en base a un sondeig a 150 productors d'hortalisses ecològiques sota plàstic de la zona objecte d'estudi. En particular, es descriuen les principals tecnologies emprades pels productors als seus hivernacles fent finalment una comparació entre el sistema de producció ecològic i convencional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99edb4cb-7ac9-4833-ada7-bf1aad3e8078</t>
   </si>
   <si>
     <t>Millora de la qualitat i producció de maduixa en cultiu hidropònic amb recirculació mitjançant diferents estratègies de fertirrigació.</t>
   </si>
   <si>
     <t>En aquest treball (Treball Fi de Grau) s'ha treballat amb tres varietats de maduixa, dues de dia curt, 'Primoris' i 'Festival', i una de dia neutre, 'Albió', cadascuna amb una data de plantació diferent. S'ha avaluat l'efecte sobre la producció i qualitat de fruit de l'increment de la salinitat a la fase generativa, augmentant la concentració de NaCl en la solució nutritiva, de 8 mmol/L a 12 mmol/L, en un dels tractaments, ia 19 mmol/L a l'altre, per corroborar que l'aportació de la salinitat a la fase inicial de desenvolupament de fruit millora les propietats dels fruits sotmesos a ella. S'ha treballat durant tot el cicle amb aquestes tres varietats i se n'han obtingut les conclusions següents: S'ha corroborat que no afecta l'increment de la salinitat a la producció de fruit. A les plantacions molt primerenques no hi ha hagut un increment de la producció precoç, ja que les condicions climàtiques han estat molt extremes. Pel que fa a la qualitat, l'increment de la salinitat va afavorir la qualitat de fruit, incrementant el contingut en sòlids solubles, acidesa valorable i fermesa. El contingut en sòlids solubles, quantificat a ºBrix, va augmentar amb el nivell de salinitat aplicat i aquesta resposta va ser més marcada segons augmentava el temps (dies) en què les plantes estaven sotmeses a estrès salí, coincidint amb un augment en la intensitat de radiació solar i temperatura. Pel que fa als components nutricionals, la salinitat va disminuir el contingut en vitamina C; en canvi, l'augment o la disminució dels polifenols amb la salinitat va estar condicionat per la varietat. A l'avaluació sensorial, els tastadors no van detectar les diferències obtingudes en l'analítica realitzada, quant a acidesa i ºBrix. A la varietat 'Festival' i 'Albió', les diferències trobades van ser a favor del tractament més salí. A la varietat 'Primoris' les diferències van resultar favorables per al tractament de menys salinitat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/434b09a5-95ee-47cb-a6fa-2e3c5f87d5ac</t>
   </si>
   <si>
     <t>Meloidogyne a Carbassó: Caracterització de la Malaltia</t>
   </si>
   <si>
     <t>Al document s'avaluen els factors que influeixen en el desenvolupament de la malaltia i les repercussions en la producció de dues espècies de nematodes, Meloidogyne incognita i Meloidogyne javanica afectant cultiu de carbassó.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
+    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>En cultiu de cogombre, el control biològic es basa fonamentalment en soltes de l'àcar depredador Amblyseiusswirskii per al control de la mosca blanca i del trips de les flors. No obstant això, la seva instal·lació pot estar limitada als cicles tardans de tardor-hivern, a causa de diferents causes. Actualment està disponible comercialment un altre àcar depredador, Transeius montdorensis que també es pot alimentar d'aquestes plagues. L'objectiu d'aquest treball ha estat fer un assaig comparatiu entre les dues espècies de depredadors per avaluar-ne el comportament en condicions de baixes temperatures i la seva eficàcia en el control de plagues en un cultiu de cogombre de tardor-hivern. Els resultats mostren un comportament molt similar tant en el desenvolupament de les poblacions dels àcars depredadors, com en el control que fan sobre les plagues de mosca blanca i trips. No obstant, T. montdorensis va mostrar una taxa reproductiva més gran en moments puntuals.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudi de Diversitat a l'Horticultura Protegida: Libèl·lules (I)</t>
+  </si>
+  <si>
+    <t>Al desembre de 2015 es va establir una xarxa de bardisses amb plantes arbustives autòctones a l'entorn de diversos hivernacles del Centre IFAPA La Mojonera (Almeria). Aquestes plantacions constitueixen mesures per millorar la biodiversitat al paisatge de l'horticultura intensiva. Un dels grups d'insectes que es poden beneficiar d'aquestes actuacions són les libèl·lules, que apareixen espontàniament sobre aquestes plantes i que tenen hàbits depredadors. Aquest document inclou la metodologia realitzada per a l'observació d'odonats trobats a les diferents bardisses instal·lades, així com l'inventariat d'espècies identificades.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
     <t>El Virus de la Clorosi de l'encisam a Cultius de Mongeta</t>
   </si>
   <si>
     <t>El virus de la clorosi de l'enciam-Sp (LCV-SP) és un nou cep de LCV, que afecta mongeta tendra (Phaseolus vulgaris L.) i produeix símptomes com ara clapejat internervial i grogueig en fulles mitjanes i baixes, alhora que es tornen més fràgils. Va ser descrit per primera vegada en hivernacles comercials de les províncies de Granada i Almeria, i les plantes afectades van ser observades en hivernacles amb Bemisia tabaci. LCV va ser prèviament descrit a calñifornia (USA) afectant plantes d'enciam, no obstant, el cep espanyol (LCV-SP), pot només afectar plantes pertanyents a la família de les lleguminoses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detecció Precoç de CGMMV mitjançant ImmunoStrip®</t>
   </si>
   <si>
     <t>El Virus del mosaic verd jaspiat del cogombre, (Cucumber green mottle mosaic virus, CGMMV) és un membre del gènere Tobamovirus, el qual es transmet fàcilment per contacte i infecta moltes espècies de cucurbitàcies incloent cogombre. La seva presència al sud-est d'Andalusia s'ha incrementat en els darrers cinc anys a causa, en part, de la presència en zones on no s'havia descrit abans, d'un nou cep del virus d'origen asiàtic. El diagnòstic precoç és, doncs, de vital importància per fer una correcta estratègia de control. En aquest document, avaluarem la sensibilitat de la detecció primerenca de cadascuna de les races de CGMMV mitjançant la tècnica de Immunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
-    <t>Control biològic de plagues en cultiu de cogombre d'hivern: Amblyseius swirskii Athias-Henriot davant de Transeius montdorensis (Schicha).</t>
-[...16 lines deleted...]
-  <si>
     <t>Diversitat de la Qualitat Físico-Química de Pepino Dulce, un Cultiu Nou a Espanya</t>
   </si>
   <si>
     <t>El principal objectiu d'aquest treball va ser estudiar la qualitat fisicoquímica de varietats de cogombre dolç cultivades en hivernacle a Almeria, amb la finalitat que consumidors, agricultors, tècnics i empreses agroalimentàries disposin d'aquesta informació amb vista a diversificar i potenciar el consum i la producció. S'ha trobat una gran variabilitat en components de qualitat fisicoquímica en les sis varietats estudiades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Empresa Agrària. Mòdul I.</t>
   </si>
   <si>
     <t>El Programa Formatiu consta de quatre mòduls genèrics, comuns a totes les orientacions productives i els quatre mòduls restants, són específics de cada orientació productiva i se centren en els aspectes tècnics específics corresponents a les produccions agràries i ramaderes. Al Mòdul 1. Empresa Agrària s'aborden aspectes generals relatius a la gestió de l'explotació agrària. Entre aquests, cal destacar la rendibilitat econòmica de les inversions, les ajudes a la creació d'empreses adreçades a joves agricultors que s'incorporen per primera vegada al sector, les ajudes de modernització d'explotacions agràries i les explotacions prioritàries.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Avaluació de Varietats de Maduixa: Resultats obtinguts en Cultiu Sense Sòl. Campanya 2016/2017</t>
   </si>
   <si>
     <t>Aquest treball s'ha realitzat per generar informació objectiva sobre el comportament agronòmic de dotze varietats de maduixa estudiades en condicions de cultiu sense sòl (fibra de coco). Aquest document s'ofereix com una eina destinada a agricultors i tècnics per facilitar l'elecció varietal davant l'àmplia oferta actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c812504f-6564-4b9b-bbe0-31325bc90461</t>
@@ -2327,66 +2327,66 @@
   <si>
     <t>El talpó camperol (pòster didàctic)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/303978/POSTER+TOPILLO+GENERALIDADES.pdf/c7aa96d1-21fd-ed87-be12-f60045d8e241?t=1547119413675</t>
   </si>
   <si>
     <t>Supervisió d'assaigs agrícoles amb drones</t>
   </si>
   <si>
     <t>Mitjançant vols fotogràmetrics amb dron, es prenen centenars d'imatges mitjançant sensors RGB, multiespectrals i/o tèrmiques que es processen per generar models 3D i ortofotos dels assaigs.</t>
   </si>
   <si>
     <t>https://www.itacyl.es/documents/20143/235841/nuevas_tecnologias_genvce_compressed_2.pdf/6e0ce2e1-e30e-635c-4973-53fe822a18b3?t=1716552246296</t>
   </si>
   <si>
     <t>Estructura de costos de les orientacions productives agrícoles de la Regió de Múrcia: horticultura a l'aire lliure i baix hivernacle</t>
   </si>
   <si>
     <t>Publicació dedicada als cultius de l'horticultura regional, tant a l'aire lliure com protegits i sota hivernacle</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-horticultura-al-aire-libre-y-bajo-invernadero</t>
   </si>
   <si>
+    <t>El virus rugós del tomàquet: bases per a una estratègia integrada de maneig</t>
+  </si>
+  <si>
+    <t>Document amb informació sobre aspectes epidemiològics - com la infecció de les plantes, la dispersió del virus, els hospedants alternatius, persistència del virus al medi, etc.- que són fonamentals per entendre i enquadrar.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Campanya #PlantHealth4Life</t>
   </si>
   <si>
     <t>#PlantHealth4Life és una campanya pluriennal i multinacional desenvolupada per l'Autoritat Europea de Seguretat Alimentària (EFSA) a petició de la Comissió Europea, que es va llançar l'any 2023. El 2024 compta amb la participació de 21 Estats membres, entre els quals hi ha Espanya, i un país candidat. L'objectiu de la campanya és sensibilitzar la ciutadania europea sobre el paper que tenim les persones a no propagar plagues que afecten les plantes, a través d'actes de la vida quotidiana com ara viatges o compra de plantes exòtiques. Tots i totes tenim un paper important a protegir la nostra agricultura, els nostres boscos i el nostre medi ambient en general.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/plant-health-4life/default.aspx</t>
   </si>
   <si>
     <t>Avís per la detecció del primer focus de Virus Rugós del Tomàquet (ToBRFV) a la Regió de Múrcia ( 27 de setembre de 2021)</t>
   </si>
   <si>
     <t>El Virus Rugós del Tomàquet (Tomato brown rugose fruit virus (ToBRFV)), pertany a la família dels tobamovirus, va ser detectat per primera vegada a Israel (2014) en cultius de tomàquet, ia Europa a Alemanya el 2018. El 2019 pateix una gran expansió en aïllar-se a Itàlia, Holanda a Itàlia. Havent-se detectat per primera vegada a Espanya a Almeria el 2019 i recentment a la Regió de Múrcia setembre de 2021.</t>
   </si>
   <si>
     <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Informació tècnica sobre la polzeta de la creïlla (Epitrixs pp.)</t>
   </si>
   <si>
     <t>Es coneix com pulguilla de la patata a diverses espècies del gènere Epitrix, considerades plaga del cultiu de la patata fonamentalment, encara que també pot afectar altres solanàcies com el pebrot, el tomàquet o l'albergínia.</t>
   </si>