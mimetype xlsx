--- v0 (2026-06-09)
+++ v1 (2026-10-13)
@@ -1586,77 +1586,77 @@
   <si>
     <t>L'objectiu d'aquesta publicació és transmetre al sector agrari una informació actualitzada sobre el material vegetal de cigrons assajats a Andalusia occidental, el seu comportament agronòmic i productiu. D'aquesta manera, una visió ràpida del document permetrà orientar l'agricultor sobre aquestes varietats.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0d598781-013d-443d-be8c-3a1bbb27ff5e</t>
   </si>
   <si>
     <t>Resultats d'Assaigs de Varietats de Cotó a Andalusia. Campanya 2021</t>
   </si>
   <si>
     <t>El cotó és el producte agrícola no alimentari sotmès a més intercanvi comercial a nivell mundial. Es produeix i es consumeix de manera generalitzada, sent un dels productes més cultivats al món. És un dels cultius més rellevants de la indústria agroramadera d?Andalusia, on es concentra gairebé el 100% de la superfície cultivada d?Espanya. És per això que realitzem en aquest projecte l'avaluació de varietats per assessorar els agricultors i tècnics del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/553b7a52-d179-4582-b32d-f821bdb2752a</t>
   </si>
   <si>
     <t>Mesures d'adaptació al canvi climàtic per al cultiu del blat de moro</t>
   </si>
   <si>
     <t>Document tècnic sobre mesures d'adaptació del cultiu del blat de moro a les condicions futures del canvi climàtic, amb l'objectiu de fer front a la reducció dels recursos hídrics, evitar l'impacte dels esdeveniments extrems de temperatura i estudiar la possible adaptació del cultiu del blat de moro a l'augment esperat de diòxid de carboni a l'atmosfera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2023189a-1415-4972-b323-29bfe73f10ae</t>
   </si>
   <si>
+    <t>Sembres Hivernals a Girasol: Augment de Rendibilitat i Adaptació al Canvi Climàtic</t>
+  </si>
+  <si>
+    <t>A causa del canvi climàtic s'espera un fort escalfament al Sud d'Europa, amb grans increments a la temperatura mitjana d'estiu (augmentant 6ºC en relació amb les temperatures de final de segle) i disminucions substancials a les precipitacions de primavera i estiu. Les onades de calor, els períodes de sequera, pluges torrencials, tempestes elèctriques (esdeveniments extrems) ocorreran amb més freqüència (IPCC 2014). És per això, que cada cop més, els agricultors solen avançar les sembres uns 45 dies (Gener en lloc de març), per incrementar el rendiment i rendibilitat</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Implantació i maneig d'una coberta vegetal de creixement lent mitjançant sembra en franges: Brachypodium distachyon</t>
   </si>
   <si>
     <t>Descripció de la tècnica d'implantació d'una coberta vegetal de creixement lent en un cultiu d'oliverar. Les espècies anuals de creixement lent que s'empren com a cobertura vegetal pluriennal es poden implantar amb més facilitat sembrant-les en franges estretes, protegides a banda i banda per franges d'espècies de creixement més ràpid, aconseguint així una millor protecció del sòl i menor erosió durant els primers mesos. La tècnica de sembra en franges és senzilla, resulta molt econòmica per al pagès i redueix considerablement els riscos de perdre la sembra de l'espècie de creixement lent, en el cas que es produeixin pluges torrencials que puguin provocar erosió i desarrelament de les plantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
   </si>
   <si>
     <t>Qualitat a Cigron</t>
   </si>
   <si>
     <t>Diferents tipus i qualitats de cigró (Cicer arietinum L.) han estat cultivats des de l'antiguitat a la Conca Mediterrània per al seu aprofitament com a llegum sec per a alimentació humana. El terme qualitat és subjectiu i depèn de diversos paràmetres. En aquest document, es fa una aproximació a la qualitat en funció de l'operador o actor interessat a la llavor. L'objectiu final és identificar els caràcters més importants que defineixen la qualitat de manera àmplia, establint-los com a criteris de premillora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
-    <t>Sembres Hivernals a Girasol: Augment de Rendibilitat i Adaptació al Canvi Climàtic</t>
-[...7 lines deleted...]
-  <si>
     <t>Inici d'un sistema de millora genètica accelerada per a blat</t>
   </si>
   <si>
     <t>Aconseguir diverses generacions de plantes cada any és un dels mètodes que s'implementen per accelerar els programes de millora i escurçar els temps d'obtenció de noves varietats adaptades a les condicions de cultiu canviants. El projecte "Millora genètica i gestió sostenible de cultius herbacis extensius en un escenari de canvi climàtic" (AVA23.INV2023.003) proposa, entre d'altres, la incorporació de gens de resistència a la rovellada groga en varietats de blat fariner i el desenvolupament d'una estratègia de millora accelerada mitjançant el cultiu forçat en cambra climàtica. En aquest treball s'ha avaluat la possibilitat de desenvolupar un sistema de millora accelerada en blat utilitzant les infraestructures ja disponibles a l'IFAPA de Còrdova, amb l'objectiu d'obtenir almenys 3 generacions/any, cosa que permetria avançar més ràpidament al programa de millora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
   </si>
   <si>
     <t>Guia del Cultiu de la Colza</t>
   </si>
   <si>
     <t>Considerant l'expansió que el cultiu de la colza (Brassica napus) ha tingut a Andalusia, on la superfície cultivada ha passat d'aproximadament 1000 hectàrees l'any 2014 a més de 17.000 hectàrees el 2017, ha portat a l'IFAPA a plantejar-se reeditar una actualització de “ 2009 per investigadors del Centre IFAPA de Còrdova. Es pretén fer una recopilació dels estudis realitzats sobre abonats i densitats de sembra, així com dels resultats obtinguts en els últims anys en els assajos de la RAEA de colza de les noves varietats amb sistema Clearfield que es caracteritzen per la seva resistència a herbicides a la família permetre, amb tractaments de postemergència, un control de les gramínies i males herbes de fulla ampla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/60f346e5-f6ed-4eb2-8fb9-f5ba633457b6</t>
   </si>
   <si>
     <t>Assaig d'Herbicides de Preemergència contra Centaurea diluta a Trigo Duro</t>
   </si>
   <si>
     <t>Centaurea diluta Aiton, anomenada vulgarment escobons, és una mena de la família compostes que cada vegada presenta més problemes en els cultius herbacis dels camps andaluses. El control amb herbicides de postemergència és problemàtic precisament per la seva emergència esglaonada i pel seu ràpid creixement. L‟objectiu d‟aquesta publicació ha estat avaluar l‟eficàcia de 15 tractaments herbicides de preemergència en blat dur sobre Centaurea diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b390f233-184a-4831-a1ff-9502ee32a9e4</t>
@@ -2363,75 +2363,75 @@
   <si>
     <t>El talpó camperol (pòster didàctic)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/303978/POSTER+TOPILLO+GENERALIDADES.pdf/c7aa96d1-21fd-ed87-be12-f60045d8e241?t=1547119413675</t>
   </si>
   <si>
     <t>Supervisió d'assaigs agrícoles amb drones</t>
   </si>
   <si>
     <t>Mitjançant vols fotogràmetrics amb dron, es prenen centenars d'imatges mitjançant sensors RGB, multiespectrals i/o tèrmiques que es processen per generar models 3D i ortofotos dels assaigs.</t>
   </si>
   <si>
     <t>https://www.itacyl.es/documents/20143/235841/nuevas_tecnologias_genvce_compressed_2.pdf/6e0ce2e1-e30e-635c-4973-53fe822a18b3?t=1716552246296</t>
   </si>
   <si>
     <t>Presentació “Efecte de la sembra directa en indicadors de qualitat del sòl en sistemes extensius de secà”</t>
   </si>
   <si>
     <t>Curs: Sembra directa en cultius de secà. Claus per a la seva implantació i desenvolupament en el marc dels ecorregimens de la PAC. “Efecte de la sembra directa en indicadors de qualitat del sòl en sistemes extensius de secà”</t>
   </si>
   <si>
     <t>https://sossuelo-cita.es/wp-content/uploads/2024/02/PresentacionCurso_13Mayo_RamonIsla.pdf</t>
   </si>
   <si>
+    <t>Canvi climàtic i innovació en el cultiu de cereals: percepcions des del sector</t>
+  </si>
+  <si>
+    <t>Investigació de la percepció del sector sobre la innovació en el cultiu de cereals pel canvi climàtic</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Estratègies de control Pyricularia oryzae al vedat arrosser de Calasparra. Resultats obtinguts al Projecte GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Resultats obtinguts al Projecte GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
     <t>Estructura de costos dels principals cultius en agricultura ecològica de la Regió de Múrcia</t>
   </si>
   <si>
     <t>Document que descrivi les principals orientacions del cultiu ecològic regional de Múrcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Informació tècnica sobre la plaga de cargol poma a l'arròs</t>
   </si>
   <si>
     <t>A Espanya es troba l'espècie Pomacea insularum (cargol poma). Detectat per primera vegada el 2009, s'ha estès pel Delta de l'Ebre. Aquesta espècie està considerada com una de les 100 espècies invasores més perjudicials.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Pla de contingència nacional Pomacea maculata (= P. insularum) (Caragol poma)</t>
   </si>
   <si>
     <t>En aquest document es recullen les mesures que s'han d'adoptar contra les espècies de mol·luscs gasteròpodes del gènere Pomacea, plaga de quarantena a Europa, amb l'objectiu d'impedir-ne l'aparició, i en cas que aparegui, actuar amb rapidesa i eficàcia, determinar-ne la distribució i combatre-la per tal que sigui eradicada.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Sanitat vegetal, fitxes de plagues: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>La Mhytimna unipuncta és una eruga defoliadora dels prats i el blat de moro, que produeix danys d'intensitat variable, encara que cada cop més recurrents a Cantàbria i que en determinades zones pot causar certa alarma entre la població.</t>
   </si>