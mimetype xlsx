--- v1 (2026-07-26)
+++ v2 (2026-09-26)
@@ -12,319 +12,307 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>XXIX Jornada de camp de l'arròs 2026</t>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
+  </si>
+  <si>
+    <t>Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
+  </si>
+  <si>
+    <t>Fires</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>Reunió Europea de Formatges Artesanals i Productes Làctics 2026</t>
+  </si>
+  <si>
+    <t>Congressos</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 d'octubre, amants del formatge i derivats lactis de tot Europa es donaran cita a Euskadi per participar al Congrés FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avinguda Xemein 19, CP 48270, Markina-Xemein, Biscaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/reunio-europea-formatges-artesanals-i-productes-lactics-2026</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
   </si>
   <si>
     <t>Difusió de resultats, Jornades tècniques</t>
   </si>
   <si>
-    <t>dj., 27/08/2026 - 14:00</t>
-[...163 lines deleted...]
-  <si>
     <t>dc., 21/10/2026 - 09:00</t>
   </si>
   <si>
     <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Mollerussa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
   </si>
   <si>
     <t>Fira SEPOR, a Llorca (Múrcia)</t>
   </si>
   <si>
     <t>dl., 26/10/2026 - 20:00</t>
   </si>
   <si>
     <t>dj., 29/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
   </si>
   <si>
     <t>València acollirà a l'octubre el VI Congrés Nacional d'Enginyers Agrònoms</t>
   </si>
   <si>
-    <t>Congressos</t>
-[...1 lines deleted...]
-  <si>
     <t>dt., 27/10/2026 - 11:11</t>
   </si>
   <si>
     <t>dv., 30/10/2026 - 22:22</t>
   </si>
   <si>
     <t>La cita, que se celebrarà del 27 al 30 d'octubre del 2026 a la Ciutat de les Arts i les Ciències, reunirà professionals i experts per analitzar els grans canvis que estan redefinint l'enginyeria…</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Ciutat de les Arts. València.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
   </si>
   <si>
+    <t>IX edició de la Fira de maquinària, AGRÀRIA</t>
+  </si>
+  <si>
+    <t>dt., 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>dv., 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agrària , la biennal de maquinària agrícola que organitza Fira de Valladolid, celebrarà la seva propera edició el gener del 2027, en concret del 26 al 29 de gener. Durant aquests quatre dies es…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-edicio-la-fira-maquinaria-agraria</t>
+  </si>
+  <si>
     <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
   </si>
   <si>
     <t>dt., 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>dj., 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Congressos, Jornades tècniques</t>
   </si>
   <si>
     <t>dt., 16/02/2027 - 14:00</t>
@@ -360,59 +348,50 @@
     <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
   </si>
   <si>
     <t>FIRA D'EXPOBIOMASA</t>
   </si>
   <si>
     <t>dt., 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>dj., 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
-  </si>
-[...7 lines deleted...]
-    <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -722,54 +701,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J15"/>
+      <selection activeCell="A1" sqref="A1:J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -800,468 +779,436 @@
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H12" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="A15" s="1" t="s">
         <v>112</v>
-      </c>
-[...25 lines deleted...]
-        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>