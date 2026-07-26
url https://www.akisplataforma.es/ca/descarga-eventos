--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -12,464 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Infoday nacional: Circular Bio-based Europe (CBE JU) - Convocatòria 2026</t>
-[...8 lines deleted...]
-    <t>dt., 09/06/2026 - 14:00</t>
+    <t>XXIX Jornada de camp de l'arròs 2026</t>
+  </si>
+  <si>
+    <t>Difusió de resultats, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 27/08/2026 - 23:00</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>El CDTI organitza l' Infoday nacional de la iniciativa Circular Bio-based Europe (CBE JU) que serà una sessió informativa en què es presentarà el programa, les regles de participació i el contingut…</t>
+    <t>Data orientativa de la jornada. Properament publicarem més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxix-jornada-camp-larros-2026</t>
+  </si>
+  <si>
+    <t>RECOMÈX. Resultats d'assanys i innovacions en cultius extensius d'hivern 2026</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dv., 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/recomex-resultats-dassanys-i-innovacions-cultius-extensius-dhivern-2026</t>
+  </si>
+  <si>
+    <t>SembrAI 2026 - 4t Congrés Internacional d'Intel·ligència Artificial Agroalimentària</t>
+  </si>
+  <si>
+    <t>Congressos, Informació convocatòries, Networking</t>
+  </si>
+  <si>
+    <t>dl., 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dt., 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El congrés SembrAI 2026 - 4t Congrés Internacional d'Intel·ligència Artificial aplicada a l'ecosistema agroalimentari se celebrarà a Còrdova. Aquesta edició incorpora novetats importants com la…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Còrdova</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/sembrai-2026-4t-congres-internacional-dintelligencia-artificial-agroalimentaria</t>
+  </si>
+  <si>
+    <t>IX jornades de la Xarxa Espanyola de Compostatge</t>
+  </si>
+  <si>
+    <t>Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anunci de les dates i lloc de celebració de les IX jornades de la Xarxa Espanyola de Compostatge. 29 i 30 de setembre, i 1 d'octubre de 2026 . Granada , a la Sala Magna de l'Escola Tècnica Superior d…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/ix-jornades-la-xarxa-espanyola-compostatge</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirà la innovació agroalimentària a l'espai Innovarena</t>
+  </si>
+  <si>
+    <t>Fires</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La fira Alimentaria FoodTech celebrarà una nova edició del 6 al 8 d'octubre del 2026 al recinte Gran Via de Fira de Barcelona. La fira d'innovació, tecnologia i ingredients per a la indústria…</t>
+  </si>
+  <si>
+    <t>REcinte Gran Via de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/alimentaria-foodtech-reunira-la-innovacio-agroalimentaria-lespai-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, del 6 al 8 d'octubre, a IFEMA</t>
+  </si>
+  <si>
+    <t>Congressos, Fires, Intercanvi d'experiències, Networking, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dt., 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 d'octubre, Fruit Attraction tornarà a convertir Madrid en el gran punt de trobada mundial del sector hortofructícola. Organitzada per IFEMA MADRID i FEPEX , la fira prepara la seva 18a…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>Sala Multiusos de CDTI. Carrer Cid 4, Madrid</t>
-[...56 lines deleted...]
-    <t>La Universitat de Salamanca acull el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>IFEMA MADRID Camp de les Nacions 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fruit-attraction-del-6-al-8-doctubre-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congrés de la Societat Espanyola de Fitopatologia</t>
+  </si>
+  <si>
+    <t>Congressos, Difusió de resultats, Jornades tècniques, Seminaris, Tallers</t>
+  </si>
+  <si>
+    <t>dl., 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dj., 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ens complau anunciar la celebració del XXII Congrés de la Societat Espanyola de Fitopatologia , que tindrà lloc a Palma de Mallorca del 19 al 22 d' octubre de 2026 . Com sempre, aquesta trobada serà…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxii-congres-la-societat-espanyola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola de l'IRTA 2026</t>
+  </si>
+  <si>
+    <t>dc., 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data orientativa de la jornada. Properament es publicarà més informació sobre aquest esdeveniment. Si vols rebre més informació clica al botó "M'interessa" a la següent pàgina web .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/xxxi-jornada-fruticola-lirta-2026</t>
+  </si>
+  <si>
+    <t>Fira SEPOR, a Llorca (Múrcia)</t>
+  </si>
+  <si>
+    <t>dl., 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dj., 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Múrcia) tornarà a convertir-se en el gran punt de trobada del sector primari amb la celebració d'una nova edició de SEPOR – Fira Ramadera, Industrial i Agroalimentària , que tindrà lloc del 26…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinte Firal de Lorca Plaça de Santa Quiteria, s/n 30800 Lorca Múrcia Espanya</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/fira-sepor-llorca-murcia</t>
+  </si>
+  <si>
+    <t>València acollirà a l'octubre el VI Congrés Nacional d'Enginyers Agrònoms</t>
   </si>
   <si>
     <t>Congressos</t>
   </si>
   <si>
-    <t>dj., 23/07/2026 - 11:11</t>
-[...5 lines deleted...]
-    <t>La Universitat de Salamanca organitzarà els propers 23 i 24 de juliol de 2026 l' II International AGRIENVIRONMENT Symposium (IAS 2026) , una trobada científica internacional que reunirà experts,…</t>
+    <t>dt., 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>dv., 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrarà del 27 al 30 d'octubre del 2026 a la Ciutat de les Arts i les Ciències, reunirà professionals i experts per analitzar els grans canvis que estan redefinint l'enginyeria…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Ciutat de les Arts. València.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/valencia-acollira-loctubre-el-vi-congres-nacional-denginyers-agronoms</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nou gran esdeveniment de la indústria alimentària arriba a IFEMA MADRID al febrer de 2027</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La indústria de l'alimentació i les begudes a la Península Ibèrica suma una nova fita amb l'arribada d' Anuga Select Ibérica , el gran esdeveniment professional que se celebrarà del 16 al 18 de…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/anuga-select-iberica-el-nou-gran-esdeveniment-la-industria-alimentaria-arriba-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Congressos, Jornades tècniques</t>
+  </si>
+  <si>
+    <t>dt., 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>dj., 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28 Saló Internacional de l'aigua, el reg i el medi ambient El prestigi de SMAGUA, convertit en un dels salons més importants d'Europa, convoca professionals de tot el món que troben un ampli aparador…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Fira de Saragossa Autovia A-2, km 311 50012 Saragossa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, la gran cita internacional del sector forestal en condicions reals de treball</t>
+  </si>
+  <si>
+    <t>dj., 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>ds., 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Amb 13 edicions celebrades des de la seva primera convocatòria el 1997 , Asturforesta s'ha consolidat com un dels principals punts de trobada per als professionals del sector forestal, la fusta i la…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Fira Internacional Forestal d'Astúries Ajuntament de Tineo Plaça de l'Ajuntament, s/n 33870 Tineo Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/esdeveniments/asturforesta-la-gran-cita-internacional-del-sector-forestal-condicions-reals-treball</t>
+  </si>
+  <si>
+    <t>FIRA D'EXPOBIOMASA</t>
+  </si>
+  <si>
+    <t>dt., 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
   </si>
   <si>
     <t>Castilla y León</t>
-  </si>
-[...283 lines deleted...]
-    <t>AVEBIOM, Associació Espanyola de Valorització Energètica de la Biomassa AVEBIOM, organitzador d'EXPOBIOMASA, és la unió dels principals actors del sector de la bioenergia que cobreixen tota la cadena…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Fira de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/esdeveniments/fira-dexpobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,68 +722,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J18"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -874,553 +811,457 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H15" s="1"/>
+        <v>116</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      <c r="C16" s="1" t="s">
         <v>119</v>
-      </c>
-[...83 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>