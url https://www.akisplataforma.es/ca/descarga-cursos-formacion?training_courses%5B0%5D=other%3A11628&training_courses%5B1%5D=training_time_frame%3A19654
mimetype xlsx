--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -68,51 +68,51 @@
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>dl., 11/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dl., 11/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes…</t>
+    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111636</t>
   </si>
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111491</t>
   </si>
   <si>
     <t>Identificació de claus per a la implantació de cobertes vegetals a vinya en zones semiàrides</t>
   </si>
   <si>
     <t>dc., 22/04/2026 - 13:30</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>iRiego ha obert la inscripció per al curs en línia gratuït "Digitalització de dades meteorològiques i detecció de plagues" , que se celebrarà del 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/oberta-la-inscripcio-al-curs-linia-gratuit-digitalitzacio-dades-meteorologiques</t>
   </si>
   <si>
     <t>Especialització en interpretació de sòls</t>
   </si>
   <si>
     <t>dt., 31/03/2026 - 00:00</t>
   </si>
   <si>
     <t>En la recerca d'una agricultura sostenible, la salut del sòl, la fertilització i l'impacte ambiental són factors que cal tenir en compte, i l'anàlisi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/especialitzacio-interpretacio-sols-0</t>
   </si>
   <si>
     <t>Curs Online El Sòl de Cultiu i les Condicions Climàtiques</t>
   </si>
   <si>
     <t>dl., 30/03/2026 - 00:00</t>
   </si>
   <si>
-    <t>El Curs Sòl de Cultiu i Condicions Climàtiques et proporciona els coneixements essencials sobre la gestió del sòl i la seva relació amb el clima a l'…</t>
+    <t>El Curs Sòl de Cultiu i Condicions Climàtiques et proporciona els coneixements essencials sobre la gestió del sòl i la seva relació amb el clima a l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-online-el-sol-cultiu-i-les-condicions-climatiques</t>
   </si>
   <si>
     <t>Introducció a l'Agricultura Ecològica</t>
   </si>
   <si>
     <t>dt., 24/03/2026 - 07:00</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El curs és totalment online i consta de 7 temes, amb una durada planificada per a 50 hores, però ho pots acabar quan vulguis. En finalitzar el curs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/introduccio-lagricultura-ecologica-1</t>
   </si>
   <si>
     <t>FORMACIÓ ASSESSORS: Curs Maneig sostenible als sòls agraris</t>
   </si>
   <si>
     <t>dv., 20/03/2026 - 00:00</t>
   </si>
@@ -764,83 +764,83 @@
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/introduccio-lagricultura-ecologica-0</t>
   </si>
   <si>
     <t>Iniciació a l'agricultura ecològica</t>
   </si>
   <si>
     <t>dl., 06/05/2024 - 17:00</t>
   </si>
   <si>
     <t>dj., 16/05/2024 - 13:30</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Curs teoricopràctic en què es coneixen els principis, pràctiques i diversos aspectes relatius a l'agricultura ecològica. PROGRAMA | INSCRIPCIÓ i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/iniciacio-lagricultura-ecologica</t>
   </si>
   <si>
+    <t>Formació especialitzada en cobertes vegetals</t>
+  </si>
+  <si>
+    <t>dl., 06/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>dt., 11/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>El curs de 25 hores de durada aborda diversos aspectes relatius al maneig, influència i tendències actuals i maquinària de les cobertes vegetals.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-cobertes-vegetals</t>
+  </si>
+  <si>
     <t>Producció ecològica per a tècnics assessors i auditors</t>
   </si>
   <si>
-    <t>dl., 06/05/2024 - 09:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dt., 07/05/2024 - 11:30</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>Amb aquest curs presencial de 10 h. es pretén aprofundir el coneixement sobre la normativa daplicació en producció ecològica, així com el seu procés…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/produccio-ecologica-tecnics-assessors-i-auditors</t>
   </si>
   <si>
-    <t>Formació especialitzada en cobertes vegetals</t>
-[...10 lines deleted...]
-  <si>
     <t>Ecorregimens orientats als cultius llenyosos: cobertes vegetals espontànies o sembrades i cobertes inerts de restes de poda</t>
   </si>
   <si>
     <t>dl., 29/04/2024 - 09:00</t>
   </si>
   <si>
     <t>dt., 30/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Curs del Pla de formació continuada per a tècnics del medi rural del Ministeri d'Agricultura, Pesca i Alimentació (MAPA) FORMACIÓ MAPA | CALENDARI DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/ecorregimens-orientats-als-cultius-llenyosos-cobertes-vegetals-espontanies-o</t>
   </si>
   <si>
     <t>Fertilització i correcció de sòls agrícoles</t>
   </si>
   <si>
     <t>dl., 22/04/2024 - 15:00</t>
   </si>
   <si>
     <t>dj., 25/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (Ciudad Real)</t>
@@ -881,84 +881,84 @@
   <si>
     <t>dc., 24/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>L´objectiu del curs presencial de 40 hores és adquirir els fonaments relatius a les tècniques bàsiques per al maneig d´explotacions agrícoles amb…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-ecologica-0</t>
   </si>
   <si>
     <t>Noves obligacions en fertilització</t>
   </si>
   <si>
     <t>dc., 10/04/2024 - 11:00</t>
   </si>
   <si>
     <t>dj., 18/04/2024 - 13:00</t>
   </si>
   <si>
-    <t>Es tractaran les implicacions que la nova legislació té per a l'abonat dels camps de cultiu: Reial Decret 1051/2022, de 27 de desembre, pel qual s'…</t>
+    <t>Es tractaran les implicacions que la nova legislació té per a l'abonat dels camps de cultiu: Reial Decret 1051/2022, de 27 de desembre, pel qual s…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/noves-obligacions-fertilitzacio</t>
   </si>
   <si>
+    <t>Formació especialitzada en olivicultura ecològica</t>
+  </si>
+  <si>
+    <t>dc., 10/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>dj., 16/05/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Curs de 40 hores de durada amb continguts relatius a l'oliverar ecològic, maneig de plagues i malalties, fertilització, maneig de sòl i tècniques de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-olivicultura-ecologica</t>
+  </si>
+  <si>
     <t>Cobertes vegetals a vinya. Claus per a la seva implantació i desenvolupament en el marc dels ecorregims de la PAC</t>
   </si>
   <si>
-    <t>dc., 10/04/2024 - 09:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dj., 11/04/2024 - 15:00</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Curs teòric pràctic en què s'aprofundeix en el coneixement de les cobertes vegetals a vinya i s'exposaran els aspectes clau sobre com implantar de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/cobertes-vegetals-vinya-claus-la-seva-implantacio-i-desenvolupament-el-marc-dels</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-olivicultura-ecologica</t>
   </si>
   <si>
     <t>Sostenibilitat i agricultura de precisió</t>
   </si>
   <si>
     <t>dt., 09/04/2024 - 09:30</t>
   </si>
   <si>
     <t>dt., 09/04/2024 - 13:30</t>
   </si>
   <si>
     <t>Coop. Alcamancha - Carrascosa del Campo, Cuenca</t>
   </si>
   <si>
     <t>Curs en què s'analitza l'aplicació de la tecnologia a l'agricultura per a l'obtenció de dades que permetin entendre les variacions del sòl i els…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/sostenibilitat-i-agricultura-precisio</t>
   </si>
   <si>
     <t>Aigües i control del nitrogen a la producció agrària</t>
   </si>
   <si>
     <t>dc., 03/04/2024 - 16:00</t>
   </si>
@@ -2798,90 +2798,90 @@
       </c>
       <c r="G45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>248</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E46" s="1"/>
       <c r="F46" s="1" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D47" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
@@ -3004,91 +3004,91 @@
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>289</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>275</v>
+        <v>13</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="G53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I53" s="1" t="s">
+      <c r="J53" s="1" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>13</v>
+        <v>275</v>
       </c>
       <c r="E54" s="1"/>
       <c r="F54" s="1" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>299</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1" t="s">
         <v>304</v>
       </c>