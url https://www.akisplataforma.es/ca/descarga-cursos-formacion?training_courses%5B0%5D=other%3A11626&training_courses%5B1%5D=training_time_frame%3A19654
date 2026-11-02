--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -68,51 +68,51 @@
   <si>
     <t>Formació especialitzada en el control sanitari de l'oliverar</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 10/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l'…</t>
+    <t>Aquest curs de 5 hores té almenys un mòdul presencial on s'aborden aspectes relatius al control sanitari de l'oliverar. CONTINGUTS Normativa sobre l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-el-control-sanitari-loliverar</t>
   </si>
   <si>
     <t>Aplicació i maneig de fitosanitaris semipresencial, nivell qualificat ( 3 dies presencials)</t>
   </si>
   <si>
     <t>dl., 01/06/2026 - 15:30</t>
   </si>
   <si>
     <t>dc., 03/06/2026 - 21:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>El Escorial, Madrid.</t>
   </si>
   <si>
     <t>Semipresencial</t>
   </si>
@@ -179,72 +179,72 @@
   <si>
     <t>Alcalá del Río, Sevilla.</t>
   </si>
   <si>
     <t>Continguts 1. INTRODUCCIÓ - Importància del maneig integrat de plagues i malalties a la citricultura. – Conceptes bàsics. - Principals plagues i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/taller-maneig-integrat-plagues-i-malalties-citrics</t>
   </si>
   <si>
     <t>Formació especialitzada en avenços en sanitat vegetal</t>
   </si>
   <si>
     <t>dt., 12/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 24/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
-    <t>Aquest curs de 40 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 40 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-avencos-sanitat-vegetal-0</t>
   </si>
   <si>
     <t>Jornada formativa d'ASETAGA: “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes, Bioproductes i Subproductes” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>dl., 11/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dl., 11/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
-    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes…</t>
+    <t>ASETAGA ha obert la inscripció a la formació gratuïta “Bioeconomia Circular: Transformació, Valorització i Gestió Sostenible de Dejeccions Ramaderes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/node/111636</t>
   </si>
   <si>
     <t>Taller de poda d'alvocat</t>
   </si>
   <si>
     <t>dt., 05/05/2026 - 16:00</t>
   </si>
   <si>
     <t>dt., 05/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Cartell</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/taller-poda-dalvocat</t>
   </si>
   <si>
     <t>TALLER DE GESTIÓ INTEGRADA DE PLAGUES - TALLER GIP CEREALS D'HIVERN</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>dt., 10/11/2026 - 00:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga</t>
   </si>
   <si>
     <t>Mòduls EMPRESA AGRÀRIA ASSOCIACIONISME I COMERCIALITZACIÓ COMPTABILITAT I INICIACIÓ A LA INFORMÀTICA RELACIONS EMPRESARIALS I PREVENCIÓ DE RISCOS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/incorporacio-lempresa-agraria-fruticultura-1</t>
   </si>
   <si>
     <t>Seminari CITOLIVA “Rec i nutrició intel·ligent”</t>
   </si>
   <si>
     <t>dl., 09/03/2026 - 11:11</t>
   </si>
   <si>
     <t>dt., 10/03/2026 - 11:11</t>
   </si>
   <si>
-    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l'…</t>
+    <t>CITOLIVA celebra a Còrdova el seminari presencial “Rec i nutrició intel·ligent” , una formació tècnica orientada a millorar la gestió eficient de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-citoliva-rec-i-nutricio-intelligent</t>
   </si>
   <si>
     <t>Curs per a la formació dels usuaris professionals i venedors de productes Fitosanitaris: Nivell Bàsic. Nivell Pont. Nivell Qualificat</t>
   </si>
   <si>
     <t>dl., 02/03/2026 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-la-formacio-dels-usuaris-professionals-i-venedors-productes-fitosanitaris</t>
   </si>
   <si>
     <t>Curs de Plaguicides d'Ús Agrícola - Nivell Qualificat</t>
   </si>
   <si>
     <t>dv., 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
@@ -1445,51 +1445,51 @@
   <si>
     <t>Tecnologies en la producció de berries</t>
   </si>
   <si>
     <t>dl., 27/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Controlar, a nivell d'expert, l'ús de les tecnologies necessàries per al cultiu de Berries, a través del coneixement de les solucions tecnològiques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecnologies-la-produccio-berries</t>
   </si>
   <si>
     <t>Curs Agricultura SENSE Residus de Pesticides</t>
   </si>
   <si>
     <t>dl., 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>dv., 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
-    <t>Curs 2025: Sistemes de Producció Sense Residus de Pesticides Aquest curs és per a tu si busques especialitzar-te en residu zero. El XVII Curs d'…</t>
+    <t>Curs 2025: Sistemes de Producció Sense Residus de Pesticides Aquest curs és per a tu si busques especialitzar-te en residu zero. El XVII Curs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-agricultura-sense-residus-pesticides</t>
   </si>
   <si>
     <t>ds., 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>ds., 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-4</t>
   </si>
   <si>
     <t>CURS AVANÇAT ONLINE - DISSENY, GESTIÓ I MANTENIMENT DE ZONES VERDES</t>
   </si>
   <si>
     <t>dl., 13/10/2025 - 00:00</t>
   </si>
   <si>
     <t>dl., 07/09/2026 - 00:00</t>
   </si>
   <si>
     <t>Teleformació (on line). a través del nostre Campus Virtual en un entorn còmode i flexible. L'alumne fixa el propi ritme de desenvolupament, sense…</t>
   </si>
@@ -1748,83 +1748,83 @@
   <si>
     <t>dl., 14/07/2025 - 16:00</t>
   </si>
   <si>
     <t>dj., 17/07/2025 - 20:00</t>
   </si>
   <si>
     <t>Treballadors del sector agrari i agroalimentari i interessats a incorporar-se a aquests sectors. CONTINGUTS: El sòl com a receptor de nutrients i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecnic-assessor-fertilitzacio</t>
   </si>
   <si>
     <t>dl., 14/07/2025 - 00:00</t>
   </si>
   <si>
     <t>dv., 01/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Teleformació (online a través de plataforma de formació, la qual està disponible 24hores/365dies).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecniques-poda</t>
   </si>
   <si>
+    <t>Plaguicides d'ús agrícola - nivell bàsic</t>
+  </si>
+  <si>
+    <t>dc., 09/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dc., 16/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Torremejía (Badajoz)</t>
+  </si>
+  <si>
+    <t>Nombre d'hores : 25 Destinataris: Dirigit al personal auxiliar de tractaments terrestres i aeris, incloent-hi els no agrícoles, i els agricultors que…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plaguicides-dus-agricola-nivell-basic-0</t>
+  </si>
+  <si>
     <t>FORMACIÓ D'OPERADORS PROFESSIONALS AUTORITZATS PER EXPEDIR PASSAPORTS FITOSANITARIS</t>
   </si>
   <si>
-    <t>dc., 09/07/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dc., 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
     <t>Continguts Lesgil·lació de sanitat vegetal. Antecedents i novetats normatives. Operadors professionals i registre (ROPVEG). Classificació de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-doperadors-professionals-autoritzats-expedir-passaports-fitosanitaris</t>
   </si>
   <si>
-    <t>Plaguicides d'ús agrícola - nivell bàsic</t>
-[...13 lines deleted...]
-  <si>
     <t>dl., 07/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Valdecasa de Tajo (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plaguicides-dus-agricola-nivell-basic-1</t>
   </si>
   <si>
     <t>Renovació del carnet de manipulador de productes fitosanitaris</t>
   </si>
   <si>
     <t>ds., 05/07/2025 - 16:00</t>
   </si>
   <si>
     <t>ds., 05/07/2025 - 22:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>Curs presencial de 6 hores per a la renovació del carnet de manipulador de productes fitosanitaris per millorar la qualificació dels professionals…</t>
@@ -1985,96 +1985,96 @@
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Curs sobre la poda en verd de la vinya. Dirigit a agricultors que es vulguin formar en aspectes relacionats amb la gestió d'explotacions a la vinya i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/poda-verd-la-vinya</t>
   </si>
   <si>
     <t>MANIPULADOR DE PRODUCTES FITOSANITARIS. NIVELL QUALIFICAT. PRESENCIAL – SARAGOSSA</t>
   </si>
   <si>
     <t>dj., 12/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Dirigit a: CURS ONLINE AMB 2 JORNADES PRESENCIALS A SARAGOSSA ELS DIES 27 DE MAIG I 12 DE JUNY DE 2025. Usuaris professionals responsables dels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-productes-fitosanitaris-nivell-qualificat-presencial-saragossa</t>
   </si>
   <si>
     <t>MANIPULADOR DE PRODUCTES FITOSANITARIS. NIVELL QUALIFICAT. ONLINE – SARAGOSSA</t>
   </si>
   <si>
-    <t>MANIPULADOR DE PRODUCTES FITOSANITARIS. NIVELL QUALIFICAT. ONLINE – SARAGOSSA – 250514FC Inici: 14-05-2025 Final: 12-06-2025 Modalitat: MIXTA Horari…</t>
+    <t>MANIPULADOR DE PRODUCTES FITOSANITARIS. NIVELL QUALIFICAT. ONLINE – SARAGOSSA – 250514FC Inici: 14-05-2025 Final: 12-06-2025 Modalitat: MIXTA Horari:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-productes-fitosanitaris-nivell-qualificat-online-saragossa</t>
   </si>
   <si>
     <t>Totes les maneres de registrar un tractament fitosanitari a aGROSlab</t>
   </si>
   <si>
     <t>dv., 09/05/2025 - 09:00</t>
   </si>
   <si>
     <t>dv., 09/05/2025 - 10:00</t>
   </si>
   <si>
     <t>D'acord amb el que estableix el Reial decret 34/2025, de 21 de gener , a l'article primer, que modifica el Reial decret 1311/2012 , a partir de l'1…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/totes-les-maneres-registrar-tractament-fitosanitari-agroslab</t>
   </si>
   <si>
     <t>Agricultura de Precisió i Cultius 3D: Aplicació de Fitosanitaris</t>
   </si>
   <si>
     <t>dj., 24/04/2025 - 16:00</t>
   </si>
   <si>
     <t>dj., 08/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Al llarg del curs, els participants coneixeran les tecnologies més avançades per a la dosificació precisa de cultius en 3D sobre la base de mapes i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-precisio-i-cultius-3d-aplicacio-fitosanitaris</t>
   </si>
   <si>
     <t>BENESTAR ANIMAL EN EL TRANSPORT. ONLINE</t>
   </si>
   <si>
     <t>dc., 09/04/2025 - 00:00</t>
   </si>
   <si>
     <t>dt., 06/05/2025 - 00:00</t>
   </si>
   <si>
-    <t>Dirigit a: Conductors i responsables del transport danimals vius. Objectius: Obtenció del Certificat Oficial de Competència per al transport d'…</t>
+    <t>Dirigit a: Conductors i responsables del transport danimals vius. Objectius: Obtenció del Certificat Oficial de Competència per al transport d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/benestar-animal-el-transport-online</t>
   </si>
   <si>
     <t>MANIPULADOR DE PRODUCTES BIOCIDES D'ÚS PER PERSONAL PROFESSIONAL NO ESPECIALITZAT.</t>
   </si>
   <si>
     <t>dt., 25/03/2025 - 00:00</t>
   </si>
   <si>
     <t>dj., 10/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Dirigit a: Totes aquelles persones que en el seu entorn laboral usin biocides classificats com a ús per personal professional. El RD 830/2010 a l'art…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-productes-biocides-dus-personal-professional-no-especialitzat</t>
   </si>
   <si>
     <t>Usuari professional de productes fitosanitaris - Nivell qualificat</t>
   </si>
   <si>
     <t>dl., 17/03/2025 - 16:00</t>
   </si>
@@ -2114,69 +2114,69 @@
   <si>
     <t>dl., 03/03/2025 - 15:30</t>
   </si>
   <si>
     <t>dc., 12/03/2025 - 10:30</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/usuari-professional-productes-fitosanitaris-nivell-basic-1</t>
   </si>
   <si>
     <t>Incidència i control biològic de Thrips parvispinus i aranya vermella. Campanya 2024/25</t>
   </si>
   <si>
     <t>dc., 26/02/2025 - 10:00</t>
   </si>
   <si>
     <t>dc., 26/02/2025 - 13:50</t>
   </si>
   <si>
     <t>Edificio Cajamar. Avda. de la Innovación, 1 Edificio Cajamar. Autovía del Mediterráneo (A-7). Salida 460 Parque Científico -Tecnológico de Almería (PITA)</t>
   </si>
   <si>
-    <t>Formació presencial especialitzada en què s'abordarà la incidència i el control biològic de Thrips parvispinus i aranya vermella a la campanya 2024/…</t>
+    <t>Formació presencial especialitzada en què s'abordarà la incidència i el control biològic de Thrips parvispinus i aranya vermella a la campanya 2024…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/incidencia-i-control-biologic-thrips-parvispinus-i-aranya-vermella-campanya</t>
   </si>
   <si>
     <t>Curs de Plaguicides d'ús agrícola - Nivell Bàsic</t>
   </si>
   <si>
     <t>dj., 20/02/2025 - 00:00</t>
   </si>
   <si>
     <t>dj., 27/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Moraleja (Cáceres)</t>
   </si>
   <si>
-    <t>Curs de Plaguicides d'Ús Agrícola – Nivell Bàsic de 25 hores en horari de tarda. Observacions: Cursos cofinançats per FEADER (85%), Ministeri d'…</t>
+    <t>Curs de Plaguicides d'Ús Agrícola – Nivell Bàsic de 25 hores en horari de tarda. Observacions: Cursos cofinançats per FEADER (85%), Ministeri d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-plaguicides-dus-agricola-nivell-basic-0</t>
   </si>
   <si>
     <t>Aplicador de productes fitosanitaris. Nivell qualificat</t>
   </si>
   <si>
     <t>dt., 18/02/2025 - 14:00</t>
   </si>
   <si>
     <t>dj., 15/05/2025 - 16:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>Continguts Plagues dels cultius: classificació, descripció i danys que produeixen. Mètodes de control de plagues. Importància dels mètodes no químics…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/aplicador-productes-fitosanitaris-nivell-qualificat</t>
   </si>
   <si>
     <t>Usuari professional de productes fitosanitaris. Nivell Bàsic</t>
   </si>
@@ -2228,51 +2228,51 @@
   <si>
     <t>dv., 14/02/2025 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/usuari-professional-productes-fitosanitaris-nivell-basic-practiques-i-avaluacio</t>
   </si>
   <si>
     <t>Desenvolupament de bioproductes: de la idea al mercat</t>
   </si>
   <si>
     <t>dt., 11/02/2025 - 12:00</t>
   </si>
   <si>
     <t>dt., 11/02/2025 - 14:00</t>
   </si>
   <si>
     <t>En aquest webinari s'explorarà el procés de desenvolupament , avaluació i registre de productes agrícoles . Comptarà amb la participació de líders i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/desenvolupament-bioproductes-la-idea-al-mercat</t>
   </si>
   <si>
     <t>dt., 11/02/2025 - 00:00</t>
   </si>
   <si>
-    <t>Curs de Plaguicides d'Ús Agrícola – Nivell Bàsic de 25 hores de durada, en horari de tarda. Població: Navalmoral de la Mata (Càceres) Data Inici: 11/…</t>
+    <t>Curs de Plaguicides d'Ús Agrícola – Nivell Bàsic de 25 hores de durada, en horari de tarda. Població: Navalmoral de la Mata (Càceres) Data Inici: 11…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-plaguicides-dus-agricola-nivell-basic-1</t>
   </si>
   <si>
     <t>dl., 10/02/2025 - 00:00</t>
   </si>
   <si>
     <t>dt., 18/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Puebla de Alcocer (Badajoz)</t>
   </si>
   <si>
     <t>Curs de Plaguicides d'Ús Agrícola – Nivell Bàsic, de 25 hores de durada, en horari de tarda. Observacions: Cursos cofinançats per FEADER (85%),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-plaguicides-dus-agricola-nivell-basic-2</t>
   </si>
   <si>
     <t>Curs de Plaguicides d'ús agrícola - Nivell Qualificat</t>
   </si>
   <si>
     <t>dl., 03/03/2025 - 00:00</t>
   </si>
@@ -2528,51 +2528,51 @@
   <si>
     <t>dj., 05/12/2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Alcalá del Río. Sevilla.</t>
   </si>
   <si>
     <t>Curs de 12 hores en què s'abordaran els continguts següents: Conceptes previs i normativa Descripció i funcionament dels equips d'aplicació…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seminari-us-sostenible-dequips-daplicacio-productes-fitosanitaris-i</t>
   </si>
   <si>
     <t>Renovació del carnet d aplicador de productes fitosanitaris. Nivell qualificat.</t>
   </si>
   <si>
     <t>dt., 03/12/2024 - 15:00</t>
   </si>
   <si>
     <t>dc., 04/12/2024 - 15:00</t>
   </si>
   <si>
     <t>Edif Cuadrilla Rioja Alavesa - LAGUARDIA - ARABA</t>
   </si>
   <si>
-    <t>Actualització de coneixements bàsics sobre productes fitosanitaris i els riscos que comporta la seva incorrecta aplicació per a la salut de l'…</t>
+    <t>Actualització de coneixements bàsics sobre productes fitosanitaris i els riscos que comporta la seva incorrecta aplicació per a la salut de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/renovacio-del-carnet-d-aplicador-productes-fitosanitaris-nivell-qualificat</t>
   </si>
   <si>
     <t>Manipulador de productes fitosanitaris. Nivell bàsic. Bunyol.</t>
   </si>
   <si>
     <t>dt., 03/12/2024 - 00:00</t>
   </si>
   <si>
     <t>dc., 18/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Buñuel</t>
   </si>
   <si>
     <t>Dirigit a: JORNADA PRESENCIAL I EXAMEN DIA 18 DE DESEMBRE A SARAGOSSA Personal auxiliar de tractaments terrestres i aeris, incloent-hi els no…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-productes-fitosanitaris-nivell-basic-bunyol</t>
   </si>
   <si>
     <t>Jornada tècnica "Agricultura i plaguicides: ús responsable i normativa reguladora"</t>
   </si>
@@ -3038,84 +3038,84 @@
   <si>
     <t>dv., 24/05/2024 - 20:30</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
     <t>Biofertilitat i recuperació de terres. Principis dagricultura ecològica i regenerativa. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_elx@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/biofertilitat-i-recuperacio-sols</t>
   </si>
   <si>
     <t>Control de plagues en cultiu ecològic</t>
   </si>
   <si>
     <t>dj., 16/05/2024 - 17:00</t>
   </si>
   <si>
     <t>dj., 16/05/2024 - 20:00</t>
   </si>
   <si>
     <t>VIVERO FORESTAL SANTA FAZ CTRA.VALENCIA-ALICANTE,KM. 86,4 03559 SAN JUAN DE ALICANTE (ALICANTE)</t>
   </si>
   <si>
-    <t>Curs tècnic de sanitat vegetal en agricultura ecològica i plagues dels principals cultius de la zona PROGRAMA | INSCRIPCIÓ i CONTACTE, EEA Elx . tel…</t>
+    <t>Curs tècnic de sanitat vegetal en agricultura ecològica i plagues dels principals cultius de la zona PROGRAMA | INSCRIPCIÓ i CONTACTE, EEA Elx . tel.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/control-plagues-cultiu-ecologic</t>
   </si>
   <si>
     <t>Horticultura ecològica bàsica</t>
   </si>
   <si>
     <t>dt., 14/05/2024 - 15:30</t>
   </si>
   <si>
     <t>dt., 25/06/2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Curs teoricopràctic amb una formació general sobre els conceptes bàsics i necessaris per emprendre en una empresa hortícola: preparació parcel·la per…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/horticultura-ecologica-basica</t>
   </si>
   <si>
     <t>Formació especialitzada en avenços en fertilització vegetal</t>
   </si>
   <si>
     <t>dj., 09/05/2024 - 09:00</t>
   </si>
   <si>
     <t>dj., 13/06/2024 - 15:00</t>
   </si>
   <si>
-    <t>Curs de 30 hores de durada en què s'aborden les normatives reguladores de fertilitzants, bioestimulants, microorganismes, fertilització d'…</t>
+    <t>Curs de 30 hores de durada en què s'aborden les normatives reguladores de fertilitzants, bioestimulants, microorganismes, fertilització d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-avencos-fertilitzacio-vegetal</t>
   </si>
   <si>
     <t>Iniciació a l'agricultura ecològica</t>
   </si>
   <si>
     <t>dl., 06/05/2024 - 17:00</t>
   </si>
   <si>
     <t>dj., 16/05/2024 - 13:30</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Curs teoricopràctic en què es coneixen els principis, pràctiques i diversos aspectes relatius a l'agricultura ecològica. PROGRAMA | INSCRIPCIÓ i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/iniciacio-lagricultura-ecologica</t>
   </si>
   <si>
     <t>Producció ecològica per a tècnics assessors i auditors</t>
   </si>
@@ -3410,51 +3410,51 @@
   <si>
     <t>dv., 23/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Llerena, Badajoz</t>
   </si>
   <si>
     <t>Dirigit al personal auxiliar de tractaments terrestres i aeris, incloent-hi els no agrícoles, i els agricultors que el realitzen a la pròpia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-plaguicides-dus-agricola-nivell-basic</t>
   </si>
   <si>
     <t>Curs de Renovació de Manipulador de Plaguicides Presencial a Elx</t>
   </si>
   <si>
     <t>ds., 27/01/2024 - 08:30</t>
   </si>
   <si>
     <t>ds., 27/01/2024 - 14:30</t>
   </si>
   <si>
     <t>Parque agroalimentario de l’Alcudia (C/ Bastida de les alcusses 7)</t>
   </si>
   <si>
-    <t>Curs de Renovació de Manipulador de Plaguicides Presencial a Elx (27 de gener) Aula de formació Agroquímics Canals Parc agroalimentari de l'Alcúdia (…</t>
+    <t>Curs de Renovació de Manipulador de Plaguicides Presencial a Elx (27 de gener) Aula de formació Agroquímics Canals Parc agroalimentari de l'Alcúdia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-renovacio-manipulador-plaguicides-presencial-elx</t>
   </si>
   <si>
     <t>Curs de Renovació de Manipulador de Plaguicides a Sueca</t>
   </si>
   <si>
     <t>ds., 27/01/2024 - 08:00</t>
   </si>
   <si>
     <t>ds., 27/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Consell Agrari de Sueca (C/ Cullera, 15)</t>
   </si>
   <si>
     <t>Curs de Renovació de Manipulador de Plaguicides a Sueca Consell Agrari de Sueca (C/ Cullera, 15) Aquest curs és vàlid per renovar tant el carnet…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-renovacio-manipulador-plaguicides-sueca</t>
   </si>
   <si>
     <t>Curs de Renovació de Manipulador de Plaguicides a València</t>
   </si>
@@ -3620,51 +3620,51 @@
   <si>
     <t>Curs semipresencial per a la utilització de productes fitosanitaris - nivell qualificat</t>
   </si>
   <si>
     <t>dt., 09/05/2023 - 00:00</t>
   </si>
   <si>
     <t>dg., 10/09/2023 - 00:00</t>
   </si>
   <si>
     <t>La Almunia de doña Godina (Zaragoza)</t>
   </si>
   <si>
     <t>Inscripcions fins el 8 de maig de 2023 Organitza: Centre d'Ensenyaments Tècnics i Administratius, SL. Número d'assistents: 25. Dates d'inici: 9 de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-semipresencial-la-utilitzacio-productes-fitosanitaris-nivell-qualificat</t>
   </si>
   <si>
     <t>Curs de mantenidor d'instal·lacions amb risc de Legionella</t>
   </si>
   <si>
     <t>dc., 02/11/2022 - 16:00</t>
   </si>
   <si>
-    <t>Formació inicial i renovació Durada i cost: F. Inicial: 30 hores lectives. Import: 440€ (bonificable) Renovació: 10 hores lectives. Import: 220€ (…</t>
+    <t>Formació inicial i renovació Durada i cost: F. Inicial: 30 hores lectives. Import: 440€ (bonificable) Renovació: 10 hores lectives. Import: 220€…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-mantenidor-dinstallacions-amb-risc-legionella</t>
   </si>
   <si>
     <t>Nou curs d'USUARI PROFESSIONAL DE PRODUCTES FITOSANITARIS</t>
   </si>
   <si>
     <t>dl., 24/10/2022 - 16:00</t>
   </si>
   <si>
     <t>dc., 09/11/2022 - 21:00</t>
   </si>
   <si>
     <t>Cieza</t>
   </si>
   <si>
     <t>NIVELL QUALIFICAT Durada: 60 h. Totalment gratuït, homologat per la Conselleria d'Aigua, Agricultura, Ramaderia, Pesca, Medi Ambient i Emergències i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nou-curs-dusuari-professional-productes-fitosanitaris</t>
   </si>
   <si>
     <t>Curs per a la renovació del carnet dusuari professional de fitosanitaris. Vilanova d' Alcolea</t>
   </si>
@@ -7184,130 +7184,130 @@
       <c r="F105" s="1"/>
       <c r="G105" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>576</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
         <v>578</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>579</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>581</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>582</v>
       </c>
       <c r="J106" s="1" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
         <v>584</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>579</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>586</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>587</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>560</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>590</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>595</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>596</v>
       </c>
       <c r="G109" s="1" t="s">
@@ -7399,107 +7399,107 @@
       </c>
       <c r="D112" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>614</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>615</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>616</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>560</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>619</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>560</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>623</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
         <v>625</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>80</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>628</v>
       </c>
       <c r="G115" s="1" t="s">