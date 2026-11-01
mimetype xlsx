--- v0 (2026-08-10)
+++ v1 (2026-11-01)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Cooperatives-agroalimentàries posa a disposició dels agricultors un curs sobre la gestió de l'aigua i la nutrició al cultiu de la maduixa que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/gestio-laigua-i-la-nutricio-al-cultiu-la-maduixa</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Curs en línia control de plagues</t>
   </si>
   <si>
     <t>dt., 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectiu principal d'un pla de control de plagues és prevenir la plaga que pot ser de diferents tipus tant urbanes com domèstiques i afectar zones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-linia-control-plagues</t>
   </si>
   <si>
     <t>Curs Superior Nou Reglament Europeu de Productes Fertilitzants</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>S'entrega diploma acreditatiu per als alumnes que superen el curs, juntament amb documents on s'especifica el temari del curs i la durada. Objectius…</t>
   </si>