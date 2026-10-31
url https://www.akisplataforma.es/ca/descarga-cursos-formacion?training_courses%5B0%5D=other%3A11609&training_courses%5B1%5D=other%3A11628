--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -68,51 +68,51 @@
   <si>
     <t>II Curs deconomia sostenible i mercat laboral. Noves oportunitats d'emprenedoria</t>
   </si>
   <si>
     <t>dt., 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>El programa Desafiament Dona Rural posa a disposició cursos de formació per promoure l'emprenedoria de les dones del medi rural. Destinatàries El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/ii-curs-deconomia-sostenible-i-mercat-laboral-noves-oportunitats-demprenedoria</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>
   <si>
     <t>Legislació Agrària</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius Conèixer les fonts, l'objecte i el contingut del dret agrari. Emmarcar el dret a l'àmbit…</t>
   </si>