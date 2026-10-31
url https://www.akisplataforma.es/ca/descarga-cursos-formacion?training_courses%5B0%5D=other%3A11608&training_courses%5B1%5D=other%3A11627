--- v0 (2026-08-14)
+++ v1 (2026-10-31)
@@ -101,51 +101,51 @@
   <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de la carn i derivats carnis. S'explicarà des de la informació general al consumidor,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-la-carn-i-derivats-carnis</t>
   </si>
   <si>
     <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
   </si>
   <si>
     <t>dv., 25/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de fruites, hortalisses i altres vegetals, tant frescos com envasats, en conserva,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-dels-aliments-dorigen-vegetal</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>Curs presencial de Manipulador d'Aliments personalitzat per a la teva empresa</t>
   </si>
   <si>
     <t>En línia, Presencial</t>
   </si>
   <si>
     <t>Deixa de perdre el teu temps i deriva la formació d'operaris en una altra persona No és el curs de Manipulador d'Aliments "de tota la vida" Formem…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-presencial-manipulador-daliments-personalitzat-la-teva-empresa</t>
   </si>
   <si>
     <t>TÈCNIC DE QUALITAT A LA INDÚSTRIA LÀCTEA</t>
   </si>
   <si>
     <t>dl., 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>