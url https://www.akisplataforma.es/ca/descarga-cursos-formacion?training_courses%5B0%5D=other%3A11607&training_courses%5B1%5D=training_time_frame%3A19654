--- v0 (2026-08-19)
+++ v1 (2026-11-04)
@@ -374,120 +374,120 @@
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>PIMEEF. Avenida España 18-20. Ibiza</t>
   </si>
   <si>
     <t>La venda directa de productes agroalimentaris té la finalitat de potenciar la comercialització agrària i donar un valor afegit als productes dels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/la-venda-directa-avantatges-i-limitacions</t>
   </si>
   <si>
     <t>Millora de la comercialització agroalimentària</t>
   </si>
   <si>
     <t>dl., 22/04/2024 - 10:00</t>
   </si>
   <si>
     <t>dc., 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
-    <t>Millora de la comercialització agroalimentària. Nous conceptes de comercialització agroalimentària. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a…</t>
+    <t>Millora de la comercialització agroalimentària. Nous conceptes de comercialització agroalimentària. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/millora-la-comercialitzacio-agroalimentaria</t>
   </si>
   <si>
     <t>Màrqueting digital agroalimentari: internet i xarxes socials</t>
   </si>
   <si>
     <t>dt., 16/04/2024 - 16:00</t>
   </si>
   <si>
     <t>dj., 18/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
-    <t>Màrqueting digital agroalimentari: internet i xarxes socials. Transformar una empresa tradicional PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a…</t>
+    <t>Màrqueting digital agroalimentari: internet i xarxes socials. Transformar una empresa tradicional PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/marqueting-digital-agroalimentari-internet-i-xarxes-socials</t>
   </si>
   <si>
     <t>Desenvolupament de Nous Productes Alimentaris</t>
   </si>
   <si>
     <t>dl., 15/04/2024 - 09:00</t>
   </si>
   <si>
     <t>dl., 17/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
-    <t>L'objectiu general del curs presencial de 60 hores és proporcionar coneixements, habilitats i eines necessàries per comprendre i aplicar processos d'…</t>
+    <t>L'objectiu general del curs presencial de 60 hores és proporcionar coneixements, habilitats i eines necessàries per comprendre i aplicar processos d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/desenvolupament-nous-productes-alimentaris</t>
   </si>
   <si>
     <t>Assessorament en agricultura ecològica</t>
   </si>
   <si>
     <t>dv., 22/03/2024 - 09:00</t>
   </si>
   <si>
     <t>dt., 31/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Curs gratuït que ofereix una panoràmica sobre la regulació de la producció agrària en ecològic i els fonaments bàsics d'aquest tipus de producció. El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/assessorament-agricultura-ecologica</t>
   </si>
   <si>
     <t>dl., 04/03/2024 - 16:00</t>
   </si>
   <si>
     <t>dc., 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
-    <t>Màrqueting digital agroalimentari: internet i xarxes socials. Transformar una empresa tradicional. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_elx@…</t>
+    <t>Màrqueting digital agroalimentari: internet i xarxes socials. Transformar una empresa tradicional. PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_elx…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/marqueting-digital-agroalimentari-internet-i-xarxes-socials-0</t>
   </si>
   <si>
     <t>Comercialització de productes agraris i alimentaris</t>
   </si>
   <si>
     <t>dl., 19/02/2024 - 16:00</t>
   </si>
   <si>
     <t>dc., 21/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Casas Altas</t>
   </si>
   <si>
     <t>Nous conceptes de comercialització agroalimentària, productes i aliments PROGRAMA | INSCRIPCIÓ i INFORMACIÓ a esexag_carcaixent@gva.es | 962469860 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/comercialitzacio-productes-agraris-i-alimentaris</t>
   </si>
 </sst>
 </file>
 