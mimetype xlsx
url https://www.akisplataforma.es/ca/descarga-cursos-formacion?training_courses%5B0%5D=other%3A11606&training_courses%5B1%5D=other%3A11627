--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Cooperatives-agroalimentàries posa a disposició dels agricultors un curs sobre la gestió de l'aigua i la nutrició al cultiu de la maduixa que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/gestio-laigua-i-la-nutricio-al-cultiu-la-maduixa</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>Curs Expert en Etiquetatge Alimentari – 500 hores – 100% online</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Formació essencial per a professionals del sector alimentari que es vulguin especialitzar en el desenvolupament i la revisió de l'etiquetatge de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-expert-etiquetatge-alimentari-500-hores-100-online</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>