--- v0 (2026-09-13)
+++ v1 (2026-11-01)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Cooperatives-agroalimentàries posa a disposició dels agricultors un curs sobre la gestió de l'aigua i la nutrició al cultiu de la maduixa que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/gestio-laigua-i-la-nutricio-al-cultiu-la-maduixa</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius • Conéixer la importància del sòl en la gestió agrícola sostenible i l'equilibri del sòl…</t>
   </si>