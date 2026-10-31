--- v0 (2026-09-11)
+++ v1 (2026-10-31)
@@ -77,51 +77,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>L´agrovoltaica integra la producció d´energia elèctrica a partir d´energia solar i les activitats agrícoles i ramaderes en un mateix espai.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-assessors-curs-agrovoltaica</t>
   </si>
   <si>
     <t>Recursos fitogenètics</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Conservació de recursos fitogenètics:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/recursos-fitogenetics</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Varietats de la vinya emprades en elaboració de vins</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per la Fundació INEA Contingut: Descripció ampelogràfica, propietats agronòmiques i potencial enològic de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/varietats-la-vinya-emprades-elaboracio-vins</t>
   </si>
   <si>
     <t>Maneig ecològic de remugants</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció i reglaments: Aquest mòdul…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-ecologic-remugants</t>
   </si>
   <si>
     <t>Horticultura ecològica</t>
   </si>