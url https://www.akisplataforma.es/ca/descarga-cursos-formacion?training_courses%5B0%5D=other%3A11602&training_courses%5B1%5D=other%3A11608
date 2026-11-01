--- v0 (2026-08-18)
+++ v1 (2026-11-01)
@@ -152,51 +152,51 @@
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Dirigit a... Professionals de la indústria làctia, ia totes aquelles persones interessades a adquirir coneixements relacionats amb la tecnologia i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/tecnologia-dels-iogurts-i-llets-fermentades-0</t>
   </si>
   <si>
     <t>Manipulador d'aliments</t>
   </si>
   <si>
     <t>Si voleu obtenir el certificat de Manipulador d'Aliments, aquest curs ofert pel Centre de Formació Arcoiris us proporcionarà els coneixements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-daliments</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Varietats de la vinya emprades en elaboració de vins</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per la Fundació INEA Contingut: Descripció ampelogràfica, propietats agronòmiques i potencial enològic de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/varietats-la-vinya-emprades-elaboracio-vins</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius • Conéixer la importància del sòl en la gestió agrícola sostenible i l'equilibri del sòl…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/interpretacio-danalisi-sols-i-pautes-fertilitzacio-sostenible</t>
   </si>
   <si>
     <t>Maneig ecològic de remugants</t>
   </si>