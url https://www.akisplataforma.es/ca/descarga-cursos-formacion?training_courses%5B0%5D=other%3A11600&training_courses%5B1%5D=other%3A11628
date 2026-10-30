--- v0 (2026-08-11)
+++ v1 (2026-10-30)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/nutricio-sostenible-dels-terres-agraris-al-marc-la-pac-suport-lassessorament-0</t>
   </si>
   <si>
     <t>Petjada de Carboni i la seva neutralitat. Gestió del Carboni M-34</t>
   </si>
   <si>
     <t>Coneix què és la petjada de carboni, metodologies de càlcul que s'adaptin més a les necessitats i activitat de la teva organització. Gestió del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/petjada-carboni-i-la-seva-neutralitat-gestio-del-carboni-m-34</t>
   </si>