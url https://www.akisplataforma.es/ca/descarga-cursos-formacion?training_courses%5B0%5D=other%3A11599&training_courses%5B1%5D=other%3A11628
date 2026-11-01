--- v0 (2026-08-10)
+++ v1 (2026-11-01)
@@ -77,51 +77,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Curs Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una panoràmica sobre la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-pla</t>
   </si>
   <si>
     <t>Olivicultura ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius Conèixer les variables principals que poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/olivicultura-ecologica-0</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>dc., 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>En línia, Formació contínua</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>L´objectiu d´aquest curs és oferir una panoràmica sobre la regulació de la producció agrària en ecològic, i els fonaments bàsics d´aquest tipus de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-ecologica-produccio-normativa-assessorament-i-comercialitzacio-mooc</t>
   </si>
   <si>
     <t>CURS D'ABONAMENTS I PLANS D'ABONAT</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs (…</t>
+    <t>Aquest curs s'enfoca a la nutrició de les plantes i la fertilització del sòl. Aprendràs sobre la composició del sòl, els diferents tipus d'adobs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dabonaments-i-plans-dabonat</t>
   </si>
   <si>
     <t>Curs en línia control de plagues</t>
   </si>
   <si>
     <t>dt., 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectiu principal d'un pla de control de plagues és prevenir la plaga que pot ser de diferents tipus tant urbanes com domèstiques i afectar zones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-linia-control-plagues</t>
   </si>
   <si>
     <t>NUTRICIÓ SOSTENIBLE DELS TERRES AGRARIS AL MARC DE LA PAC, SUPORT A L'ASSESSORAMENT</t>
   </si>
   <si>
     <t>dc., 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sistema de producció agroalimentari ha de mantenir l'equilibri entre una producció rendible i de qualitat que doni resposta a les demandes de…</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>Legislació Agrària</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACION INEA Objectius Conèixer les fonts, l'objecte i el contingut del dret agrari. Emmarcar el dret a l'àmbit…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/legislacio-agraria</t>
   </si>
   <si>
     <t>Agroecologia</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Seguretat alimentària</t>
   </si>
   <si>
     <t>Contingut: Classificació dels aliments: Aquest mòdul proporciona una anàlisi exhaustiva de la classificació dels aliments des de diverses…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seguretat-alimentaria</t>
   </si>
   <si>
     <t>Bones pràctiques ramaderes</t>
   </si>
   <si>
     <t>Contingut: Introducció: Aquest mòdul proporciona una visió general sobre la importància de la sanitat animal i les pràctiques de maneig en la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/bones-practiques-ramaderes</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>