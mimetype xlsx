--- v0 (2026-08-13)
+++ v1 (2026-10-30)
@@ -86,107 +86,107 @@
   <si>
     <t>Campus de cursos massius en línia (MOOCs) - Ministeri d'Agricultura, Pesca i Alimentació - Pla de Formació per a Tècnics del Medi Rural</t>
   </si>
   <si>
     <t>Curs Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una panoràmica sobre la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-pla</t>
   </si>
   <si>
     <t>Olivicultura ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius Conèixer les variables principals que poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/olivicultura-ecologica-0</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
+    <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
+  </si>
+  <si>
+    <t>dv., 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dc., 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En línia, Formació contínua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>L´objectiu d´aquest curs és oferir una panoràmica sobre la regulació de la producció agrària en ecològic, i els fonaments bàsics d´aquest tipus de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-ecologica-produccio-normativa-assessorament-i-comercialitzacio-mooc</t>
+  </si>
+  <si>
     <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
   </si>
   <si>
-    <t>dv., 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de fruites, hortalisses i altres vegetals, tant frescos com envasats, en conserva,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-dels-aliments-dorigen-vegetal</t>
   </si>
   <si>
-    <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Curs presencial de Manipulador d'Aliments personalitzat per a la teva empresa</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia, Presencial</t>
   </si>
   <si>
     <t>Deixa de perdre el teu temps i deriva la formació d'operaris en una altra persona No és el curs de Manipulador d'Aliments "de tota la vida" Formem…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-presencial-manipulador-daliments-personalitzat-la-teva-empresa</t>
   </si>
   <si>
     <t>TÈCNIC DE QUALITAT A LA INDÚSTRIA LÀCTEA</t>
   </si>
   <si>
     <t>dl., 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
@@ -251,51 +251,51 @@
   <si>
     <t>Manipulador d'aliments</t>
   </si>
   <si>
     <t>Si voleu obtenir el certificat de Manipulador d'Aliments, aquest curs ofert pel Centre de Formació Arcoiris us proporcionarà els coneixements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-daliments</t>
   </si>
   <si>
     <t>Agroecologia</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Seguretat alimentària</t>
   </si>
   <si>
     <t>Contingut: Classificació dels aliments: Aquest mòdul proporciona una anàlisi exhaustiva de la classificació dels aliments des de diverses…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seguretat-alimentaria</t>
   </si>
   <si>
     <t>Bones pràctiques ramaderes</t>
   </si>
   <si>
     <t>Contingut: Introducció: Aquest mòdul proporciona una visió general sobre la importància de la sanitat animal i les pràctiques de maneig en la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/bones-practiques-ramaderes</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>
@@ -862,87 +862,87 @@
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>13</v>
       </c>