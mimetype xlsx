--- v0 (2026-08-12)
+++ v1 (2026-10-31)
@@ -77,51 +77,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Curs Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una panoràmica sobre la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-pla</t>
   </si>
   <si>
     <t>Olivicultura ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Objectius Conèixer les variables principals que poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/olivicultura-ecologica-0</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>Petjada de Carboni i la seva neutralitat. Gestió del Carboni M-34</t>
   </si>
   <si>
     <t>Coneix què és la petjada de carboni, metodologies de càlcul que s'adaptin més a les necessitats i activitat de la teva organització. Gestió del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/petjada-carboni-i-la-seva-neutralitat-gestio-del-carboni-m-34</t>
   </si>
   <si>
     <t>Agroecologia</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
   </si>
   <si>
     <t>Agricultura de conservació</t>
   </si>
   <si>
-    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l'…</t>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Anàlisi dels problemes actuals de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-conservacio</t>
   </si>
   <si>
     <t>Seguretat alimentària</t>
   </si>
   <si>
     <t>Contingut: Classificació dels aliments: Aquest mòdul proporciona una anàlisi exhaustiva de la classificació dels aliments des de diverses…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/seguretat-alimentaria</t>
   </si>
   <si>
     <t>Bones pràctiques ramaderes</t>
   </si>
   <si>
     <t>Contingut: Introducció: Aquest mòdul proporciona una visió general sobre la importància de la sanitat animal i les pràctiques de maneig en la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/bones-practiques-ramaderes</t>
   </si>
   <si>
     <t>Interpretació d'anàlisi de sòls i pautes de fertilització sostenible</t>
   </si>