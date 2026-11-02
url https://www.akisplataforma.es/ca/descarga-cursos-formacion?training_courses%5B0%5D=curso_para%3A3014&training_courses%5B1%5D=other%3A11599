--- v0 (2026-09-13)
+++ v1 (2026-11-02)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Curs d´Agricultura Ecològica</t>
   </si>
   <si>
     <t>dl., 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la “…</t>
+    <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
     <t>Agroecologia</t>
   </si>
   <si>
     <t>dj., 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
   </si>