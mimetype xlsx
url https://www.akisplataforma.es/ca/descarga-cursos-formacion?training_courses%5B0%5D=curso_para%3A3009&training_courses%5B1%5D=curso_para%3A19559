--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -161,83 +161,83 @@
   <si>
     <t>La Comissió Europea ha posat al centre de les seves polítiques, a través del Pacte Verd Europeu i les seves Estratègies “Biodiversitat” i “De la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-dagricultura-ecologica-7</t>
   </si>
   <si>
     <t>Curs de producció ecològica</t>
   </si>
   <si>
     <t>dj., 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>El sector de la producció ecològica és un sector en constant creixement que demana professionals formats i capaços de gestionar la finca agropecuària…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-produccio-ecologica</t>
   </si>
   <si>
     <t>Curs de Ramaderia Ecològica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-ramaderia-ecologica</t>
   </si>
   <si>
+    <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
+  </si>
+  <si>
+    <t>dv., 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Aquest curs aprendràs les exigències legals de l'etiquetatge de fruites, hortalisses i altres vegetals, tant frescos com envasats, en conserva,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-etiquetatge-dels-aliments-dorigen-vegetal</t>
+  </si>
+  <si>
     <t>Agricultura ecològica: Producció, normativa, assessorament i comercialització (MOOC)</t>
   </si>
   <si>
-    <t>dv., 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>dc., 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>En línia, Formació contínua</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>L´objectiu d´aquest curs és oferir una panoràmica sobre la regulació de la producció agrària en ecològic, i els fonaments bàsics d´aquest tipus de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agricultura-ecologica-produccio-normativa-assessorament-i-comercialitzacio-mooc</t>
   </si>
   <si>
-    <t>Curs Etiquetatge dels aliments d'origen vegetal</t>
-[...7 lines deleted...]
-  <si>
     <t>Curs presencial de Manipulador d'Aliments personalitzat per a la teva empresa</t>
   </si>
   <si>
     <t>dg., 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En línia, Presencial</t>
   </si>
   <si>
     <t>Deixa de perdre el teu temps i deriva la formació d'operaris en una altra persona No és el curs de Manipulador d'Aliments "de tota la vida" Formem…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-presencial-manipulador-daliments-personalitzat-la-teva-empresa</t>
   </si>
   <si>
     <t>TÈCNIC DE QUALITAT A LA INDÚSTRIA LÀCTEA</t>
   </si>
   <si>
     <t>dl., 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
@@ -320,99 +320,99 @@
   <si>
     <t>Curs d'Explotacions agrícoles i ramaderes: Producció, innovació, assessorament i comercialització (MOOC) L´objectiu d´aquest curs és oferir una…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/campus-cursos-massius-linia-moocs-ministeri-dagricultura-pesca-i-alimentacio-0</t>
   </si>
   <si>
     <t>Curs Superior Nou Reglament Europeu de Productes Fertilitzants</t>
   </si>
   <si>
     <t>S'entrega diploma acreditatiu per als alumnes que superen el curs, juntament amb documents on s'especifica el temari del curs i la durada. Objectius…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/curs-superior-nou-reglament-europeu-productes-fertilitzants</t>
   </si>
   <si>
     <t>Manipulador d'aliments</t>
   </si>
   <si>
     <t>Si voleu obtenir el certificat de Manipulador d'Aliments, aquest curs ofert pel Centre de Formació Arcoiris us proporcionarà els coneixements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/manipulador-daliments</t>
   </si>
   <si>
+    <t>Agroecologia</t>
+  </si>
+  <si>
+    <t>dj., 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per FUNDACIÓN INEA Contingut: Introducció: Es presenta una visió general del tema, explicant-ne els conceptes clau i…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agroecologia</t>
+  </si>
+  <si>
+    <t>Maneig ecològic de remugants</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció i reglaments: Aquest mòdul…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/maneig-ecologic-remugants</t>
+  </si>
+  <si>
+    <t>Horticultura ecològica</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Conceptes, Fonaments i Precedents a l'Horta:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/horticultura-ecologica</t>
+  </si>
+  <si>
+    <t>Plagues i patògens de l'olivera: naturalesa, identificació i estratègies biològiques de lluita</t>
+  </si>
+  <si>
+    <t>Certificat de Formació expedit per INEA-Escola Universitària d'Enginyeria Tècnica Agrícola. Contingut: Introducció: En aquest apartat s'oferirà una…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
+  </si>
+  <si>
     <t>Eines digitals que us ajuden en la gestió de la vostra explotació</t>
   </si>
   <si>
-    <t>dj., 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Online</t>
   </si>
   <si>
     <t>Curs en línia, al teu ritme, en què s'analitzen els reials decrets publicats el desembre de 2022 que afectaran la forma en què els agricultors i els…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/eines-digitals-que-us-ajuden-la-gestio-la-vostra-explotacio</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/plagues-i-patogens-lolivera-naturalesa-identificacio-i-estrategies-biologiques</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1024,87 +1024,87 @@
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
-      <c r="F12" s="1" t="s">
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="1" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C13" s="1"/>
+      <c r="C13" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>16</v>
       </c>
@@ -1352,151 +1352,151 @@
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1" t="s">
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="J26" s="1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="J27" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="J28" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C29" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="1"/>
-      <c r="G29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="H29" s="1" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>