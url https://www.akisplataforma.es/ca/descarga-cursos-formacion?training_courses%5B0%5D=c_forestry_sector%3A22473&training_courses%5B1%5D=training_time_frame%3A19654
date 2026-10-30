--- v0 (2026-09-05)
+++ v1 (2026-10-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Formació especialitzada en gestió de les pastures a la devesa</t>
   </si>
   <si>
     <t>dc., 20/05/2026 - 15:30</t>
   </si>
   <si>
     <t>dv., 22/05/2026 - 17:30</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-gestio-les-pastures-la-devesa</t>
   </si>
   <si>
     <t>Agrogeomàtica: geotecnologies aplicades a l'àmbit agroforestal</t>
   </si>
   <si>
     <t>dc., 28/05/2025 - 16:00</t>
   </si>
   <si>
     <t>dt., 10/06/2025 - 19:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Aquest curs té per objectiu: 1. Proporcionar una base sòlida als sistemes d'informació geogràfica (SIG) aplicats al sector agroforestal. Capacitar en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agrogeomatica-geotecnologies-aplicades-lambit-agroforestal</t>
   </si>