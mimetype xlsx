--- v0 (2026-09-07)
+++ v1 (2026-10-31)
@@ -86,51 +86,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Programa d'Accions Formatives del Centre de Capacitació i Experimentació Forestal de Cazorla 2026. XXXIX Edició (39) Aquesta formació compta entre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/identificacio-dels-principals-arbres-i-arbustos-forestals</t>
   </si>
   <si>
     <t>Formació especialitzada en gestió de les pastures a la devesa</t>
   </si>
   <si>
     <t>dc., 20/05/2026 - 15:30</t>
   </si>
   <si>
     <t>dv., 22/05/2026 - 17:30</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
-    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 20 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-gestio-les-pastures-la-devesa</t>
   </si>
   <si>
     <t>Agrogeomàtica: geotecnologies aplicades a l'àmbit agroforestal</t>
   </si>
   <si>
     <t>dc., 28/05/2025 - 16:00</t>
   </si>
   <si>
     <t>dt., 10/06/2025 - 19:00</t>
   </si>
   <si>
     <t>En línia</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Aquest curs té per objectiu: 1. Proporcionar una base sòlida als sistemes d'informació geogràfica (SIG) aplicats al sector agroforestal. Capacitar en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/agrogeomatica-geotecnologies-aplicades-lambit-agroforestal</t>
   </si>