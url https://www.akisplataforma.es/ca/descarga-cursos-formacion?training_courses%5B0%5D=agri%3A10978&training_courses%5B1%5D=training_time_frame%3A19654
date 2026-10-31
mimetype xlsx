--- v0 (2026-09-12)
+++ v1 (2026-10-31)
@@ -92,51 +92,51 @@
   <si>
     <t>Continguts 1. INTRODUCCIÓ - Importància del maneig integrat de plagues i malalties a la citricultura. – Conceptes bàsics. - Principals plagues i…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/taller-maneig-integrat-plagues-i-malalties-citrics</t>
   </si>
   <si>
     <t>Formació especialitzada en avenços en sanitat vegetal</t>
   </si>
   <si>
     <t>dt., 12/05/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 24/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>Aquest curs de 40 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l'…</t>
+    <t>Aquest curs de 40 hores té almenys un mòdul on-line i es fan a la plataforma de Teleformació de l'IFAPA combinen el treball a distància, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/formacio-especialitzada-avencos-sanitat-vegetal-0</t>
   </si>
   <si>
     <t>REG INTEL·LIGENT EN CÍTRICS: APP REG CITRUS I SENSORS D'HUMITAT</t>
   </si>
   <si>
     <t>dt., 28/04/2026 - 09:00</t>
   </si>
   <si>
     <t>dc., 29/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Continguts Càlcul de les necessitats hídriques. Recomanacions i estratègies per reduir limpacte de la sequera en cítrics. Ús d'App Reg Citrus. Cas…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/ca/cursos-de-formaci%C3%B3/reg-intelligent-citrics-app-reg-citrus-i-sensors-dhumitat</t>
   </si>
   <si>
     <t>Poda i empelt de cítrics</t>
   </si>
   <si>
     <t>dl., 27/04/2026 - 17:00</t>
   </si>