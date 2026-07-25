--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2667">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -3803,4101 +3803,4260 @@
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
   </si>
   <si>
     <t>Subvencions per a inversions forestals no productives en prevenció de danys forestals. Convocatòria 2026</t>
   </si>
   <si>
     <t>2026-10-01</t>
   </si>
   <si>
     <t>2026-11-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874148</t>
   </si>
   <si>
     <t>Subvencions per a inversions en la transformació, comercialització i desenvolupament de productes agroalimentaris. Convocatòria 2025</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
   </si>
   <si>
+    <t>Ajuts per a la contractació d'assegurances agràries combinades a la Comunitat Autònoma de les Illes Balears corresponents al 47è Pla d'Assegurances Agraries Combinades</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
+  </si>
+  <si>
+    <t>Instruments Financers- PRÉSTECS d'INVERSIONS VINCULADES A LA INTERVENCIÓ de JOVES AGRICULTORS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instruments Financers-PRÉSTECS A CAPITAL CIRCULANT VINCULAT A LA INTERVENCIÓ de JOVES AGRICULTORS - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instruments Financers-PRÉSTECS D'INVERSIONS VINCULADES A LA INTERVENCIÓ D'INVERSIONS EN TRANSFORMACIÓ I COMERCIALITZACIÓ de PRODUCTES AGROALIMENTARIS - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instruments Financers-PRÉSTECS A CAPITAL CIRCULANT VINCULAT A LA INTERVENCIÓ d'INVERSIONS EN TRANSFORMACIÓ I COMERCIALITZACIÓ de PRODUCTES AGROALIMENTARIS - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>AJUDES INTERVENCIONS EN FORMA de PAGAMENTS DIRECTES 2026 -3 -Ajuda complementària per a joves agricultors i agricultores</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883940</t>
+  </si>
+  <si>
+    <t>Ajuts per al sector agrari professional de les Illes Balears 2024.- 1.-UNIONS I FEDERACIONS COOPERATIVES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763018</t>
+  </si>
+  <si>
+    <t>Ajuts per al sector agrari professional de les Illes Balears 2024.- 2.-ORGANITZACIONS PROFESSIONALS AGRÀRIES (seu Mallorca)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763043</t>
+  </si>
+  <si>
+    <t>Acord pel qual s'aproven les Bases de la convocatòria, per a l'any 2024, d'ajuts al desenvolupament rural de l'illa de Mallorca, vinculats a projectes relacionats amb els àmbits agrari i/o ambiental i emmarcats a l'Estratègia de Desenvolupament Loc</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753458</t>
+  </si>
+  <si>
+    <t>Resolució que aprova la convocatòria per concedir subvencions per a la realització de projectes d'assessorament a treballadors i empreses, en l'elaboració dels estudis de càrrega de treball i en l'elaboració de procediments de bones pràctiques</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMERÇ EXTERIOR -MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROG. ESTRATÈGIC COMERÇ EXTERIOR-MINIMIS-ACTUACIONS2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓ DEL TREBALL AUTÒNOM (AUT) MÍNIMIS AGRO.FORESTAL</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Suport a la dinamització comercial (DIN)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Conveni Assessorament integral a les empreses Federació d'Empreses de La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular i Trans.Energètica (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Digitalització i Indústria (Reg.Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGÈNCIA de DESENVOLUPAMENT ECONÒMIC de LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Bessons Digitals. Repte 1. Bessó de Reg</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Ordre per compensar problemes comercialització</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778143</t>
+  </si>
+  <si>
+    <t>Ajuts a establiment sector agrari</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Ajuts a inversions en explotacions agràries</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Conveni apidit per impulsar activitat empresarial innovadora - sector calçat</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680946</t>
+  </si>
+  <si>
+    <t>Associació cluster food+i", per impulsar la competitivitat i innovació</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680947</t>
+  </si>
+  <si>
+    <t>Cs reptes projectes de desenvolupament experimental i innovació</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
+    <t>Foment PIME agroalimentària (PAL) Reg.exención 2022/2472</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761750</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Ajuts règims de qualitat dels productes agrícoles i alimentaris, 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Programa CREIXEMENT. Programa d'ajuts de suport al creixement de projectes empresarials innovadors de Sant Sebastià</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: BASES PER A LA PARTICIPACIÓ AL PROGRAMA d'IMPULS A LA CREACIÓ, CREIXEMENT I CONSOLIDACIÓ de NOVES INICIATIVES EMPRESARIALS INNOVADORES.</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN TALENT. PROGRAMA d'AJUDES PER IMPULSAR LA CONTRACTACIÓ de PERFILS AMB QUALIFICACIÓ PER DESENVOLUPAR PROJECTES INNOVADORS EN EMPRESES I ENTITATS de SANT SEBASTIAN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA BONS TECNOLÒGICS. PROGRAMA d'AJUDES PER A LA TRANSFERÈNCIA TECNOLÒGICA PER A L'IMPULS I LA MILLORA COMPETITIVA de PROJECTES EMPRESARIALS INNOVADORS de SANT SEBASTIÀ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA ESTRATÈGIA. PROGRAMA d'AJUDES DE SUPORT PER AL CREIXEMENT de PROJECTES EMPRESARIALS INNOVADORS de SANT SEBASTIÀ.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>CONVOCATÒRIA CONTRACTACIÓ JOVES PROJECTES INVESTIGACIÓ-IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS PER A LA INVERSIÓ EN INNOVACIÓ d'ENT. FORMACIÓ OCUPACIÓ 2025</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova dirigit a estudiants de grau, màster i doctorat oficials de la UV del curs 2023-2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolució de 25/04/2024, de l'Agència de Ciència, competitivitat empresarial i innovació asturiana que aprova la convocatòria de subvencions programa d'ajut a la Transformació Digital, any 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolució de 7/4/2025, de l'Agència de Ciència, Competitivitat Empresarial i Innovació Asturiana, que aprova la convocatòria per a la concessió de subvencions per a l'execució de projectes d'R+D al Principat d'Astúries de l'exercici 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Convocatòria d'Ajuts de foment a l'emprenedoria innovadora (Cheque Emprendedor) per a l'any 2025</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Resolució de 3 de maig de 2024 de la Conselleria de Medi Rural i Política Agrària per la qual es convoquen ajudes a les Agrupacions de Defensa Sanitària Ramadera (ADSG) reconegudes al Principat d'Astúries per a l'any 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Acord pel qual s'autoritza subvencions a les Organitzacions Professionals Agràries per contribuir a sufragar les despeses de funcionament 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Resolució de 17 de juliol de 2024 de convocatòria de Subvencions a Entitats Locals de la Conselleria de Medi Rural i Política Agrària, corresponents a l'any 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Resolució de 10 de 12 de 2024 d'aprovació de convocatòria per despesa anticipada de concessió de subvencions per als serveis d'assessorament a les petites i mitjanes explotacions agràries del PA en el marc del PEPAC 2023-2027 per a l'any 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>Subvenció 2025 Cooperació per a la successió d'explotacions agrícoles</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Resolució de 7 d'abril de 2025, de la Conselleria de Medi Rural i Política Agrària, per la qual s'aproven les Bases Reguladores i la Convocatòria de les Intervencions en forma de pagaments directes a l'agricultura ia la ramaderia i de les Intervencions</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 21 d'abril de 2025, per la qual s'aprova la convocatòria de subvencions per a serveis d'assessoria a les petites i mitjanes explotacions agràries del Principat d'Astúries realitzades per ATRIAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Resolució de 21 d'abril de 2025, de la Conselleria de Medi Rural i Política Agrària, per la qual s'aprova la convocatòria de subvencions a les entitats sense ànim de lucre, amb destinació a la celebració de certàmens de productes agroalimentaris</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Resolució de 4 de desembre de 2025 de la Conselleria de Medi Rural i Política Agrària, per la qual es convoquen ajudes a inversions no productives en explotacions agràries del Principat d'Astúries vinculades a la mitigació-adaptació al canvi climat</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Resolució de 4 de des de 2025 de la Conselleria de Medi Rural i Política Agrària, per la qual es convoquen ajudes a inversions en modernització i/o millora d'explotacions agràries en el marc del pla estratègic de la Política Agrícola Comuna des</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Resolució de 4 de desembre de 2025 de la Conselleria de Medi Rural i Política Agrària, per la qual es convoquen ajudes a inversions productives en explotacions agràries vinculades a contribuir a la mitigació-adaptació al canvi climàtic, ús eficient</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>AJUDES PER A LA PRESTACIÓ de SEVICIOS DE SUBSTITUCIÓ A PEUELES I MITJANES EXPLOTACINOES AGRÀRIES DEL PRINCIPAT d'ASTÚRIES 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878436</t>
+  </si>
+  <si>
+    <t>Resolució per la qual s'aprova la convocatòria ajudes per a la prestació de serveis d'assessorament convocatòria 2026</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881239</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 27 de Maig de 2024 per la qual s'aprova la convocatòria de subvencions per a serveis d'assessoria a les petites i mitjanes explotacions agràries del Principat d'Astúries dedicades a la producció primària de productes agrícoles pres</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764185</t>
+  </si>
+  <si>
+    <t>Resolució de 15 de febrer de 2024 de la conselleria de transició ecològica, indústria i desenvolupament econòmic per la qual s'aprova convocatòria de subvencions per a la millora de la competitivitat, innovació i digitalització del petit i mitjà comerç</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Ordre de la conselleria d'aigua, agricultura, ramaderia i pesca per la qual s'aprova la convocatòria dels ajuts destinats a la inversió en explotacions agràries, en el marc del pla estratègic de la pac, període 2023-207, anualitat 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Resolució de 23 de març de 2024 de la per la qual s'autoritza la convocatòria de les subvencions per a la dinamització i incentivació del consum als comerços minoristes del Principat d'Astúries a través del Bo Comerç Astúries</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>ORDRE de 16 d'ABRIL de 2024 de LA CONSELLERIA d'AIGUA, AGRICULTURA, RAMADERIA I PESCA PER LA QUAL ES CONVOQUEN, PER A l'ANY 2024, LES AJUDES A INVERSIONS EN TRANSFORMACIÓ, COMERCIALITZACIÓ I/O DESENVOLUPAMENT de PROPACTES 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761807</t>
+  </si>
+  <si>
+    <t>Ordre de 31 de juliol de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual es convoquen ajudes públiques per a projectes a l'empara de l'EDLP de Galpemur a la Regió de Múrcia a l'empara del FEMPA per a 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS DESTINADES A AGRUPACIONS de DEFENSA SANITÀRIA RAMADERES de LA REGIÓ de MÚRCIA PER A L'EXERCICI 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Ordre de 21 de juny de 2024 de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca, convocant ajudes destinades als Consells Reguladors de les Denominacions d'Origen, Indicacions Geogràfiques Protegides i Consell Agricultura Ecològica. 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Reial Decret 905/2022, de 25 d'octubre, pel qual es regula la Intervenció Sectorial Vitivinícola en el marc del Pla Estratègic de la Política Agrícola Comuna.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Convocatòria ajudes per a l'intercanvi de coneixements i activitats d'informació, mitjançant activitats per a formació professional i adquisició de competències (7201), al sector agrari, agroalimentari, forestal i el medi rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Ordre de 17 de febrer de 2025 de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual s'aprova la convocatòria dels ajuts de reestructuració i reconversió de vinya de la Regió de Múrcia, per a l'any 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Ordre de 18 de març de 2025 de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual s'aprova la convocatòria dels ajuts a la Collita en verd de la verema 2025</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Convocatòria d'ajuts dirigits a agricultors cultivadors d'arròs corresponents als compromisos de gestió mediambientals i climàtics de la intervenció de desenvolupament rural PEPAC 2023-2027. Protecció del vedat arrosser a la Regió de Múrcia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Ordre de 16/04/2025, de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca, 1a Convocatòria ajudes per a la concessió de subvencions, intervenció 7161 "Coop.Grups Operatius de l'Associació Europea per a la innovació agrícola"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Ordre de 6 de maig de 2025, de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca, per la qual es convoquen per a l'any 2025 subvencions per a les Organitzacions Professionals Agràries, per al foment d'activitats de servei al sector agrari</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Ordre de 13 d'agost 2024 de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca, per la qual s'aprova la convocatòria per a l'any 2024 de les ajudes d'intervenció al sector apícola de la Comunitat Autònoma de la Regió de Múrcia.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>CONVOCATÒRIA de LA LÍNIA d'AJUDA CORRESPONENT ALS COMPROMISOS de GESTIÓ MEDIAMBIENTALS I CLIMÀTICS de la INTERVENCIÓ FEADER PEPAC (2023-2027), 6503 (AGRICULTURA ECOLÒGICA), A LA REGIÓ de MUR.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Convocatòria d'ajudes per a la realització d'estades externes d'investigadors predoctorals a centres estrangers</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Resolució de 20/12/2024 del Director de l'Institut de Foment de la Regió de Múrcia, per delegació, de convocatòria d'ajudes per incentivar la innovació en els àmbits de Defensa, Seguretat i Reconstrucció i Desenvolupament, per empreses regionals.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolució de 29/12/2023 del president de l'institut de foment de la regió de múrcia de convocatòria d'ajudes per a actuacions d'eficiència energètica a pime i gran empresa del sector industrial.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Resolució de 01/04/2025 del Director de l'Institut de Foment de la Regió de Múrcia, per delegació, de convocatòria d'ajudes a la participació en fires, esdeveniments i missions comercials. Fira Saudi Agriculture. Aràbia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolució de 08/04/2025, del Director de l'Institut de Foment de la Regió de Múrcia, per delegació, de convocatòria pluriennal d'ajudes per incentivar la contractació de serveis d'innovació i competitivitat. Xec Internacionalització.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolució de 22 de juny de 2025, del Director de l'Institut de Foment de la Regió de Múrcia, per delegació, de convocatòria d'ajuts dirigits a fomentar la innovació i l'emprenedoria. Incubadores.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolució de 24/05/2024 del President de l'Institut de Foment de la Regió de Múrcia, de convocatòria d'ajudes dirigides a l'entrada d'inversors privats a empreses innovadores de recent creació.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolució de 24/05/2024, del President de l'Institut de Foment de la Regió de Múrcia, de convocatòria d'ajudes dirigides fomentar la innovació i l'emprenedoria.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Ajuts per a la modernització d'allotjaments turístics de la Regió de Múrcia i millora dels àmbits de la transició verda i sostenible, de l'eficiència energètica i la transició digital en el marc del PRTR finançat per la UE-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>Convocatòria el 2024 d'ajuts a projectes industrials al sector agroalimentari dins del Projecte Estratègic per a la Recuperació i Transformació Econòmica Agroalimentari, en el marc del Pla de Recuperació, Transformació i Resiliència.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>AJUDES CONCURRÈNCIA COMPETITIVA LÍNIA A DESENVOLUPAMENT ACTIVITATS INTERÈS GENERAL CONSIDERADES INTERÈS SOCIAL, EN L'ÀMBIT de LA INVESTIGACIÓ CIENTÍFICA i TÈCNICA I PROTECCIÓ MEDI AMBIENT EN MATÈRIES de COMPETÈNCIA ESTATAL. ANUALITAT 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Ordre de 27 d'abril de 2023, del mapa, per la qual es convoquen les subvencions del Reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de saeca al sector agroalimentari i pesquer. sector pesca.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Ordre de 27 d'abril de 2023, del mapa, per la qual es convoquen les subvencions del Reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de saeca al sector agroalimentari i pesquer. sector indústria agroalimentària</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>Ordre de 27 d'abril de 2023, del mapa, per la qual es convoquen les subvencions del Reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de saeca al sector agroalimentari i pesquer. sector agrari.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Subvencions a les assegurances d'aqüicultura continental compreses al 44 pla d'assegurances agràries combinades</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
+  </si>
+  <si>
+    <t>Subvencions a les assegurances d'aqüicultura marina compreses al 44 pla d'assegurances agràries combinades</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711778</t>
+  </si>
+  <si>
+    <t>Ordre de 15 de novembre de 2023, del mapa, per la qual es convoquen les subvencions del reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de saeca al sector agroalimentari i pesquer.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727810</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Subvencions a les assegurances agrícoles, ramaderes i forestals compreses en el 45è pla d'assegurances agràries combinades</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENI de COOPERACIÓ EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA d'AGRICULTURA, RAMADERIA I PESCA I LA UNIVERSITAT d'ALACANT, PER A LA REALITZACIÓ de PRÀCTIQUES FORMATIVES SUBVENCIONADES DURANT L'ANY 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Resolució de 14 de maig de 2024, del (FEGA), per la qual es convoquen anticipadament les subvencions de serveis d'assessorament d'àmbit supraautonòmic, destinades al sector agroalimentari i forestal, en el marc del PEPAC.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Ordre de 29 d'abril, per la qual es convoquen per a l'exercici 2024, les subvencions destinades al programa Cultiva, relatiu a estades formatives de joves agricultors en explotacions model</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Pla de renovació del Parc Nacional de Maquinària Agrària (PLA RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Ordre de 30 d'octubre de 2024, del MAPA, per la qual es convoquen les subvencions del Reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de SAECA al sector agroalimentari i pesquer.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Ajuda extraordinària per a renovació de la maquinària agrícola, aprovada per l'article 26 del Reial decret llei 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Ordre de 26 de desembre de 2024, del MAPA, per la qual es convoquen les subvencions de l'article 6 del Reial decret llei 4/2022, de 15 de març, destinades la subvenció del principal de crèdits a titulars d'explotacions agràries (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 13 de març de 2025 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya Millors Vins, any 2025</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 17 de març del 2025 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya a la Millor Beguda Espirituosa amb Indicació Geogràfica, any 2025</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 7 d'abril del 2025 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya als Millors Pernils, any 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Resolució de 25 d'abril de 2025 del Fons Espanyol de Garantia Agrària OA (FEGA), per la qual es convoquen ajudes a inversions materials o immaterials en transformació, comercialització o desenvolupament de productes agroalimentaris PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Ajuts per a la preparació i l'execució de projectes d'innovació d'interès general per grups operatius supraautonòmics de l'Associació Europea per a la Innovació en matèria de productivitat i sostenibilitat agrícoles (AEI-Agri), en el marc del Pla Estratègic de la PAC d'Espanya (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programes pluriregionals de formació 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Pla de renovació del Parc Nacional de Maquinària Agrària (PLA RENOVE) per a l'exercici 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>Subvencions a entitats associatives del sector agrari i alimentari, per a la realització d'activitats específiques d'especial interès per al sector agroalimentari espanyol, així com la seva integració a entitats d'àmbit europeu</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 3 de febrer de 2025 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya, any 2025</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Resolució de 27 de març, per la qual es convoquen per a l'exercici 2025, les subvencions destinades al programa Cultiva, relatiu a estades formatives de joves agricultors en explotacions model</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 13 de gener de 2026 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya, any 2026</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Resolució de 17 de novembre de 2025, del FEGA, per la qual es convoquen anticipadament subvencions per a la realització de projectes de recerca aplicada al sector apícola i els seus productes dins de la ISA, en el marc PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Resolució de 16 de desembre de 2025, del FEGA, per la qual es convoquen anticipadament les subvencions de serveis d'assessorament d'àmbit supraautonòmic en el marc del PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Ajuda extraordinària per compensar danys en infraestructura productiva en explotacions agràries afectades per la DANA. Relació C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Ajuda extraordinària per compensar danys en infraestructura productiva en explotacions agràries afectades per la DANA. Relació A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Subvencions a les assegurances agrícoles, ramaderes i forestals compreses al 46è Pla d'Assegurances Agràries Combinades</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
+  </si>
+  <si>
+    <t>Intervenció agricultura innovadora al desert per a mitjans de vida resilients (idfrl)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711078</t>
+  </si>
+  <si>
+    <t>2023 Filipines. provisió energia elèctrica per fonts renovables a Palawan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
+  </si>
+  <si>
+    <t>Suport a les polítiques públiques de creació de llocs de treball a través de l'emprenedoria, la investigació i la innovació. ser emprenedor creatiu fase ii</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>Convocatòria instrumental subvenció al ministeri d'agricultura d'etiòpia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720798</t>
+  </si>
+  <si>
+    <t>Resolució de 22 de maig de 2025 de la Presidència del Centre per al Desenvolupament Tecnològic i la Innovació EPE (CDTI), per la qual s'aprova la convocatòria per a l'any 2025 d'ajuts destinats a projectes de R+D Missions Ciència i Innovació.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Ordre de 24 de novembre de 2025 per la qual s'aprova la convocatòria de l'any 2025 d'ajuts a projectes de col·laboració publicoprivada (ajuts per a activitats no econòmiques d'organismes de recerca).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>Línia ICO Avals Pla de Resposta Davant els Danys Causats per la Depressió Aïllada en Nivells Alts (DANA) - III -. Reglament (UE) 2022/2472 Agricultura Inversió</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802541</t>
+  </si>
+  <si>
+    <t>Línia ICO Avals Pla de Resposta Davant els Danys Causats per la Depressió Aïllada en Nivells Alts (DANA) – IV - Reglament (UE) 2022/2472 Agricultura Desastre</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
+  </si>
+  <si>
+    <t>Línia ICO Avals Pla de Resposta Davant els Danys Causats per la Depressió Aïllada en Nivells Alts (DANA) - Reglament (UE) 1408/2013 – Minimis Sector Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802590</t>
+  </si>
+  <si>
+    <t>I Premis Nacionals a Experiències Educatives que fomenten la Competència Digital de l'alumnat</t>
+  </si>
+  <si>
+    <t>2025-09-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
+  </si>
+  <si>
+    <t>No esdevinc interessos de demora durant els 6 primers mesos en els ajornaments de l'ingrés del deute tributari de l'article 8.2 del RD.llei 6/2024. Agricultura. Any 2024</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829172</t>
+  </si>
+  <si>
+    <t>Ajuda per sufragar el preu del gasoil consumit pels productors agraris arts 24 a 27 Reial Decret Llei 20/2022. Any 2024</t>
+  </si>
+  <si>
+    <t>2028-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
+  </si>
+  <si>
+    <t>Reducció el 2024 del rendiment net calculat pel mètode d'estimació objectiva a l'impost sobre la renda de les persones físiques de l'article 11 del RD.llei 7/2024. Agricultura</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817145</t>
+  </si>
+  <si>
+    <t>Reducció el 2024 de la quota meritada per operacions corrents del règim simplificat de l'impost sobre el valor afegit de l'article 11 del RD.llei 7/2024. Agricultura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817148</t>
+  </si>
+  <si>
+    <t>Refiançament del programa d'avals per a pimes 2024 agricola mrr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742466</t>
+  </si>
+  <si>
+    <t>LÍNIA DIRECTA d'INNOVACIÓ VINCULADA ALS PERTS AEROESPACIAL I de SALUT de VANGUARDIA, AL MARC del PLA de RECUPERACIÓ, TRANSFORMACIÓ I RESILIÈNCIA, FINANÇAT PER LA UNIÓ EUROPEA “NEXT GENERATION EU”</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Ajuts a municipis de la Comunitat de Madrid per al desenvolupament d'activitats de promoció comercial i firal 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programa eficiència energètica a pime i gran empresa sector industrial</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Ajuda complementària assegurances agràries c.madrid pòlisses 01/01/24 al 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>CONVENI de COL·LABORACIÓ ENTRE LA CIUTAT de MELILLA I LA FUNDACIÓ INSTITUT CAMERAL PER A LA CREACIÓ I DESENVOLUPAMENT de l'EMPRESA (INCYDE), PER AL DESENVOLUPAMENT de TRES PROGRAMES de FORMACIÓ I ACOMPANYAMENT DINS DEL PROJECTE "REACTIVA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749903</t>
+  </si>
+  <si>
+    <t>AJUDA AL COMITÈ d'AGRICULTURA ECOLÒGICA 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>AJUDES INVERSIONS AMB OBJECTIUS AMBIENTALS INDÚSTRIA AGROALIMENTARIA.MINIMIS</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Ajuts a la producció i comercialització de la mel any 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Ajuts per a inversions amb objectius ambientals a la indústria agroalimentària, cofinançades per FEADESR i AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AJUDES AGRUPACIONS de TRACTAMENT INTEGRAT EN AGRICULTURA (ATRIAS) 2024</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797854</t>
+  </si>
+  <si>
+    <t>Ajuda complementària assegurances agràries C. Madrid Pòlisses 01/11/24 al 31/12/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Ajuda complementària assegurances agràries C. Madrid Pòlisses 01/01/25 AL 31/12/25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Ajuts Agrupacions de Defensa Sanitària Ramadera - LÍNIA A</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799155</t>
+  </si>
+  <si>
+    <t>Ajuts Agrupacions de Defensa Sanitària Ramadera - LÍNIA B</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799156</t>
+  </si>
+  <si>
+    <t>Ajuts Agrupacions de Tractament Integrat en Agricultura (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Ajuda complementària renda per a joves agricultors i agricultores 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Ajuda agricultors determinats cultius afrontin dificultats campanya 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AJUDES ORGANITZ. PROFES. AGRÀRIES I UNIÓ COOP. AGRÀRIES (OPES 2025)</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AJUDES UNION COOP. AGRÀRIES (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>AJUDES INVERSIONS AMB OBJECTIUS AMBIENTALS INDÚSTRIA AGROALIMENT.MINIMIS</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AJUDES INVERSIONS AMB OBJECTIUS AMBIENTALS INDÚSTRIA AGROALIMENT.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Ajuts per a la incorporació de nous agricultors. Convocatòria 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AJUDES INVERSIONS MODERNITZACIÓ I/O MILLORA EXPLOTACIONS AGRÀRIES 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>AJUDES A LA PRODUCCIÓ I COMERCIALITZACIÓ DE LA MEL ANY 2025 FEAGA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>AJUDES LA PROMOCIÓ, TRANSFORMACIÓ I COMERCIALITZACIÓ PRODUCTES de PESCA</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>FEADER ajudes foment de repoblament terres agrícoles Com. Madrid 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>FEADER.AJUDA AGRIC I GUANY ECOLOGICA.PEPAC.PROG 2025-29 I ANUAL</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>FEADER AJUDES INCORPORACIÓ JOVES AGRICULTORS CONVOCATÒRIA 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>AJUDA COMPLEMENTÀRIA ASSEGURANCES AGRARIS C.MADRID PÒLISES 01/01/26 al 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>AJUDES ORGANITZ. PROFES. AGRÀRIES I UNIÓ COOP. AGRÀRIES (OPES 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876980</t>
+  </si>
+  <si>
+    <t>AJUDES ORGANITZ. PROFES. AGRÀRIES I UNIÓ COOP. AGRÀRIES (OCES 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876985</t>
+  </si>
+  <si>
+    <t>AJUDES AGRUPACIONS de TRACTAMENT INTEGRAT EN AGRICULTURA (ATRIAS) 2026</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877386</t>
+  </si>
+  <si>
+    <t>AJUDES AGRUPACIONS de DEFENSA SANITÀRIA RAMADERA - LÍNIA A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877388</t>
+  </si>
+  <si>
+    <t>AJUDES AGRUPACIONS DEFENSA SANITÀRIA RAMADERA - LÍNIA B</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877389</t>
+  </si>
+  <si>
+    <t>Ajuda agricultors determinats cultius afrontin dificultats campanya 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>PROGRAMA EFICIÈNCIA ENERGÈTICA A PIME I GRAN EMPRESA SECTOR INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AJUDES A MUNICIPIS PROMOCIÓ COMERCIAL I FERIAL 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>Bases reguladores 2025-2027 i convocatòria per als ajuts a la millora de la producció i comercialització dels productes de l'apicultura en el marc de la Intervenció Sectorial Apícola, recollida al PEPAC, per a la campanya de l'any 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AJUDES INVERSIONS MODERNITZACIÓ I/O MILLORA EXPLOTACIONS AGRÀRIES CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AJUDES A EMPRESES SEC AGR.GUANYAT.FOREST I INDUST DESARR PROY INV 2025</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AJUDES A EMPRESES SECT AGRI,GUANYAT,FOREST I INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Bases reguladores i convocatòria de subvencions a la subscripció de les assegurances agràries incloses en el pla 2023 (44è pla)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Convocatòria i bases reguladores subvencions assegurances agràries pla 2024 (45ºplan))</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Convocatòria per al 2024 d'Ajuts a les associacions d'empreses artesanals alimentàries per a l'impuls de l'artesania agroalimentària de Navarra</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754332</t>
+  </si>
+  <si>
+    <t>Autorització d'una despesa de 153.334,00 euros per a subvenció a UAGN per a la defensa dels interessos de pagesos i ramaders, que a aquests efectes preveu els Pressupostos Generals de Navarra per al 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Bases reguladores i convocatòria de l'ajut a inversions en explotacions agràries (Objectiu Mediambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorització d'una despesa de 225.000 euros per a "Subvenció a la Unió de Cooperatives Agràries de Navarra (UCAN) Foment del cooperativisme agrari" 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Ajuts a les Agrupacions de Defensa Sanitària Ramaderes, per a la realització de programes sanitaris de prevenció, control i eradicació de malalties dels animals, per a l'any 2024</t>
+  </si>
+  <si>
+    <t>2024-05-09</t>
+  </si>
+  <si>
+    <t>2024-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760084</t>
+  </si>
+  <si>
+    <t>Autoritzar una despesa pluriennal de 2.100.000,00 euros amb càrrec a la partida pressupostària 720007 72300 4400 412108 'PDR FEADER 2014-2022. Serveis d'assessorament a través d'INTIA', del pressupost de despeses de 2024 i el seu equivalent el 2025</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Autorització d'una despesa de 153.334,00 euros per a subvenció a EHNE per a la defensa dels interessos de pagesos i ramaders, que a aquests efectes preveu els Pressupostos Generals de Navarra per al 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762717</t>
+  </si>
+  <si>
+    <t>Conveni amb PLENA INCLUSIÓ per al projecte "Transformació digital per a la inclusió a Navarra"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762722</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025 d'ajuda a l'establiment d'agricultors i pageses a temps parcial en el marc del PEPAC</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Bases reguladores i convocatòria per al 2025 de l'ajut a inversions en explotacions agràries PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Bases reguladores i convocatòria per al 2025 de l'ajut a inversions en explotacions agràries (Objectiu Mediambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Ajuts a les Agrupacions de Defensa Sanitària Ramaderes, per la realització de programes sanitaris de prevenció, control i eradicació de malalties dels animals, any 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
+  </si>
+  <si>
+    <t>Ajuts a la promoció de productes agrícoles mitjançant l'organització de certàmens ramaders per a l'any 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025 d'ajuts a la participació a fires comercials acollides al règim de mínimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025. Ajuts a associacions de productors agroalimentaris que realitzin comercialització a canals curts, i associacions gestores d'espais TEST agraris</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025 Ajuts per a activitats de control i certificació a les figures de qualitat agroalimentàries de Navarra, reconegudes com a DOP o IGP, acollides al règim de minimis.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025 d'ajuts a entitats locals per al foment dels canals curts de comercialització de productes agroalimentaris</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Ajuts per a les inversions forestals productives destinades a aprofitaments forestals, treballs silvícoles, serveis forestals i primera transformació. (Intervenció 6883 del PEPAC) l'any 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026-2027 d'ajuts a la Cooperació per a la promoció dels productes agrícoles i alimentaris als règims de qualitat, en el marc del Pla Estratègic de la Política Agrària Comuna (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Convocatòria per al 2026 de les ajudes a la primera instal·lació de joves agricultors i agricultores professionals en el marc del PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026 d'ajuda a l'establiment de joves agricultors i agricultores a temps parcial</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026 d'ajuda a establir nous agricultors i agricultores</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026 d'ajuts a les entitats de gestió de les figures de qualitat agroalimentària</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Aprovar les bases reguladores i la convocatòria foment de la innovació i divulgació forestal, període 2025 i 2026</t>
+  </si>
+  <si>
+    <t>2025-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
+  </si>
+  <si>
+    <t>Aprovar les bases reguladores i la convocatòria d'ajudes per a la campanya 2024-2025 a la gestió sostenible de les pastures muntanyes a Navarra, incloses a la Intervenció 6881.1 Repoblació Forestal i Sistemes Agroforestals el PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
+  </si>
+  <si>
+    <t>Convocatòria 2025-2026 ajuts a la Cooperació per a la promoció dels productes agrícoles i alimentaris en els règims de qualitat, en el marc del PEPAC, de la Comunitat Foral de Navarra</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ 51E/2024, de 30 d'abril, del Director General de Comerç i Consum, per la qual s'aprova la convocatòria de subvencions per a la promoció d'empreses artesanes de Navarra del 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Ajuts a la promoció de productes agrícoles mitjançant l'organització de certàmens ramaders per a l'any 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Convocatòria de la subvenció per al foment i gestió de col·lectius comercials minoristes de 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Ajuts a explotacions agropecuàries per a la transició energètica</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Ajuts a Comunitats Energètiques per a la transició energètica 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subvencions a entitats locals per revitalitzar el comerç rural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Ajuts a la inversió en indústries agroalimentàries. Convocatòria 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Ajuts a explotacions agropecuàries per a la transició energètica 2025. Reglament 651/2014 de la Comissió</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Ajuts a explotacions agropecuàries per a la transició energètica 2025. Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Ajuts per realitzar projectes d'innovació a les pimes industrials. Convocatòria 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Ajuts per a la creació i consolidació d'empreses innovadores de base tecnològica el 2025 en el marc del Pla de Recuperació, Transformació i Resiliència – Finançat per la Unió Europea – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Ajuts a la inversió en indústries agroalimentàries. Convocatòria 2026</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Ajuts per a la contractació de doctorands i doctorandes per empreses, centres de recerca i centres tecnològics: Doctorats industrials 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Ajut destinat a la transferència del coneixement des de centres tecnològics, centres de recerca i universitats PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Ajuda extraordinària preu gasoil agrícola real dl 20/2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Resolució 15 de febrer de 2024 del director de l'agència valenciana de foment i garantia agrària, per la qual es convoquen ajudes a la destil·lació de subproductes de vinificació campanya 2023/2024</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Subvenció per a l'aplicació de la Intervenció Sectorial Vitivinícola en el marc del Pla Estratègic de la Política Agrícola Comú</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Resolució de 22 d'abril de 2024, del director de l'Agència Valenciana de Foment i Garantia Agrària, pel qual es convoquen les ajudes d'intervenció en el sector apícola per a l'exercici 2024 a la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Resolució de 22 de juliol de 2024 del Director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual es convoquen les ajudes al sector vitivinícola de la CV per a la promoció i la comunicació en mercats de tercers països recollides</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776438</t>
+  </si>
+  <si>
+    <t>Resolució 2 de setembre de 2024 del director de la (AVFGA), per la qual es convoquen les ajudes a les inversions en transformació, comercialització i/o desenvolupament de productes agroalimentaris en el marc del Pla Estratègic de la Política Agrària Comuna</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>DECRETO LLEI 10/2024, de 24 de setembre, del Consell, pel qual s'adopten mesures urgents d'ajuda en matèria agrària en resposta a l'agreujament de les condicions del sector primari derivat del conflicte bèl·lic a Ucraïna i de les condicions cli</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788214</t>
+  </si>
+  <si>
+    <t>Resolució de 19 de desembre de 2024, del director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual es convoquen anticipadament per a l'exercici 2025 les ajudes a les activitats d'informació i promoció de règims de qualitat.</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Resolució de 28 de gener de 2025 del director de l'Agència Valenciana de Foment i Garantia Agrària mitjançant la qual s'estableix la convocatòria per a concessió i sol·licitud de pagament anual de les ajudes incloses a la sol·licitud única dins el marc del</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Resolució de 17 d'abril de 2025, del director de l'Agència Valenciana de Foment i Garantia Agrària (AVFGA), per la qual es convoquen les ajudes per a inversions en modernització d'infraestructures i sistemes de reg en comunitats de regants i comuni</t>
+  </si>
+  <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
+  </si>
+  <si>
+    <t>Resolució de 5 de maig de 2025 del director de l'Agència Valenciana de Foment i Garantia Agrària (AVFGA), per la qual es convoquen les ajudes previstes en la intervenció 7119.02 LEADER del Pla Estratègic de la PAC 2023-2027 a la Comunitat Valenciana, “</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Resolució de 15 de maig de 2025, del director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual es convoquen per a l'exercici 2025 ajuts per a la cooperació en el marc de les intervencions per al desenvolupament rural del Pla Estratègic</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 23 de desembre 2025, del director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual es convoquen anticipadament per a l'exercici 2026 els ajuts a les activitats d'informació i promoció de règims de qualitat.</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Resolució de 8 de maig de 2024, del director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual es convoquen ajudes a Plans de reconversió i reestructuració col·lectius, en el marc del Programa de Desenvolupament Rural de la Comunitat Valenc</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Accions complementàries d'impuls i enfortiment de la innovació NO AJUDA ESTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorització i transferència de resultats de recerca a les empreses. NO AJUDES DE L'ESTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Impuls a la compra pública innovadora (CPI)REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Impuls a la compra pública innovadora (CPI) RÈGIM 651</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Impuls a la compra pública innovadora (CPI) L2 NO AJUDES DE L'ESTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Accions complementàries d´impuls i enfortiment de la innovació. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Assimilació de tecnologies avançades i la seua difusió al Sistema Valencià d'Innovació REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>Resolució de la Conselleria d'Agricultura, Aigua, Ramaderia i Pesca, per la qual es convoquen per a l'exercici 2025, ajudes a la certificació de la producció ecològica a la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Bases de la convocatòria de projectes innovadors per al programa d'acceleració AGRO·LAB TONOWASTE promogut per VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre la generalitat, a través de la presidència i la universitat d´alacant, per a col·laboració en el funcionament de la comissionada de la presidència de la generalitat, per a la digitalització i la ciberseguretat de la comunitat</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENI de COL·LABORACIÓ ENTRE LABORA-SERVICI VALENCIÀ d'OCUPACIÓ I FORMACIÓ I AIMPLES-ASSOCIACIÓ d'INVESTIGACIÓ de MATERIALS PLÀSTICS I CONNEXES PER A LA REALITZACIÓ d'ACCIONS FORMATIVES DIRIGIDES PREFERENTMENT A PERSONES DESEMPLEADES</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolució de 30 d'abril de 2024, de la presidenta de l'IVACE, de convocatòria d'ajudes en matèria d'energies renovables a càrrec del pressupost exercici 2024, amb cofinançament de la Unió Europea a través del Fons Europeu de Desenvolupament Regional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Conveni Conselleria Salut i PS i FRS per elaborar un projecte d'innovaci</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 19 d'agost de 2024, de la Direcció General de la Producció Agrícola i Ramadera per la qual es convoquen per a l'exercici 2024, les ajudes per al foment de races autòctones amenaçades a la Comunitat Valenciana.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>CONVENI de COL·LABORACIÓ de la CONSELLERIA d'AGRICULTURA, AIGUA, RAMADERIA I PESCA AMB AINIA, PER A L'ESTUDI DE LA GESTIÓ DEL NITROGEN DE LES DEJECCIONS RAMADERES A TRAVÉS de LA TECNOLOGIA DE DIGESTIÓ ANAEROBIA</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Resolució de la directora general de Producció Agrícola i Ramadera, per la qual s'estableix la convocatòria anticipada, per al Pla 2025, de les ajudes de la Comunitat Valenciana destinades a la subscripció d'assegurances agràries incloses en els plans a</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓ PER A LA INTEGRACIÓ COOPERATIVA A LA CV</t>
+  </si>
+  <si>
+    <t>2025-04-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823340</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824993</t>
+  </si>
+  <si>
+    <t>Procediment per a la concessió directa d'un ajut addicional a titulars d'explotacions agrícoles d'herbacis, farratgeres i aromàtiques, hortícoles i vivers afectats per la catàstrofe natural PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Resolució de 17 d'abril de 2025, de la Direcció General de Producció Agrícola i Ramadera per la qual es convoquen per a l'exercici 2025 els ajuts a la millora de la competitivitat i sostenibilitat de les explotacions ramaderes de la CV</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Resolució DG de Producció Agrícola i Ramadera, per a l'exercici 2025 els ajuts previstos a l'Ordre 6/2024, per la qual s'aproven les bases reguladores de les ajudes indemnitzatòries per a l'eradicació i el control del bacteri Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>AJUDES PER AL FOMENT de LA INNOVACIÓ TECNOLÒGICA A TRAVÉS de FINQUES COL·LABORADORES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Resolució de 14 de novembre de 2025, de la Direcció General de Producció Agrícola i Ramadera per la qual es convoquen de forma anticipada per a l'exercici 2026 ajudes a la millora de la competitivitat i sostenibilitat explotacions ramaderes de la CV</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ DG de Producció Agrícola i Ramadera, per la qual es convoquen de forma anticipada, per a l'exercici 2026, els ajuts previstos a l'Ordre 6/2024, per la qual s'aproven ajudes indemnitzatòries «Xylella fastidiosa»</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de la Conselleria d'Agricultura, Aigua, Ramaderia i Pesca per la qual es convoquen de manera anticipada, per a l'exercici 2026, els ajuts per als Consells Reguladors o Òrgans de gestió de les figures de qualitat diferenciada agroalimentària d</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>INSTITUT VALENCIÀ de CONSERVACIÓ, RESTAURACIÓ I INVESTIGACIÓ, PER AL FINANÇAMENT d'INVERSIONS I OPERACIONS de CAPITAL de L'ENTITAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolució de 8 de maig de 2024, de la presidenta de l'IVACE, per la qual es convoquen ajudes destinades al foment d'instal·lacions d'autoconsum d'energia elèctrica en règim de comunitats d'energies renovables, amb càrrec al pressupost de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolució per la qual s'efectua la convocatòria, per a l'exercici 2024, de les subvencions regulades als articles 16 i 17 de l'Ordre 2/2020, de 27 de febrer, de la Conselleria d'Economia Sostenible, Sectors Productius, Comerç i</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Conveni entre la conselleria d'educació, universitats i ocupació i la universitat miguel hernández, per al suport el 2023-2024 a la construcció i actualització d'edificis i infraestructures d'R+D+I d'excel·lència;</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Resolució, de la directora general de Producció Agrícola i Ramadera, per la qual s'efectua la convocatòria anticipada, per a l'exercici 2025, els ajuts de mínimis destinats a la replantació de parcel·les fructícoles el cultiu de les quals sigui o hagi estat destruït</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Resolució de la directora general de Producció Agrícola i Ramadera per la qual s'efectua la convocatòria anticipada, per a l'exercici 2025, de les ajudes a les explotacions agrícoles de cirera a zones afectades per factors climàtics, ambientals i</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Ajuts per als Consells Reguladors o òrgans de gestió de les figures de qualitat diferenciada agroalimentària de la Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>IMPULS DE L'ACCIÓ CLIMÀTICA LOCAL A TRAVÉS del PLA d'ACCIÓ PEL CLIMA I L'ENERGIA (PACTE d'ALCALDES/ES PEL CLIMA I L'ENERGIA) A L'EXERCICI 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENI de COOPERACIÓ EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA d'AGRICULTURA, RAMADERIA I PESCA I LA UNIVERSITAT CEU CARDENAL HERRERA, PER A LA REALITZACIÓ de PRÀCTIQUES FORMATIVES SUBVENCIONADES DURANT L'ANY 202</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENI de COOPERACIÓ EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA d'AGRICULTURA, RAMADERIA I PESCA I LA UNIVERSITAT MIGUEL HERNÁNDEZ d'ELX, PER A LA REALITZACIÓ de PRÀCTIQUES FORMATIVES SUBVENCIONADES DURANT L'ANY2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 29 de desembre de 2025 per la qual s'aprova la convocatòria pluriennal de subvencions per a la línia de foment de contractació i regularització d'Assegurances Agràries Combinades a l'exercici 2026 sota la modatitat de despesa anticipada</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Subvencions directes 2024 al foment de la contractació de pòlisses assegurances agràries combinades, segons decret 286/2023 de 19 de desembre</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740265</t>
+  </si>
+  <si>
+    <t>Convocatòria 2024 per a les ajudes a les Agrupacions de Defensa Sanitària Ramaderes i Agrupacions de Defensa Sanitària Apícoles</t>
+  </si>
+  <si>
+    <t>2024-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774687</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 destinats a la concessió de subvencions a les inversions per a la comercialització en comú de bestiar s/ Decret 132/2024 de 22 d'octubre que les convoca</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>Subvencions 2025 per a la prestació d'assessorament tècnic al sector agrícola en matèria de protecció dels vegetals Resolució 20 de desembre de 2024.</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813441</t>
+  </si>
+  <si>
+    <t>Subvencions 2025 per a finançament de préstecs a titulars d'explotacions agrícoles d'oliverar i vinya de secà radicades a Extremadura s/ Decret 35/2025 de 6 de maig que les convoca</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2025-08-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838948</t>
+  </si>
+  <si>
+    <t>Subv. 2025 titulars d'explotacions agràries per fomentar la participació en règims de qualitat dels aliments. s/ Resolució de 19 de juny de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>Subvencions 2026 per a la prestació d'assessorament tècnic al sector agrícola en matèria de protecció dels vegetals Resolució 3 de desembre de 2025.</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880343</t>
+  </si>
+  <si>
+    <t>Resolució 21 març 2024 d'ICEX Espanya Exportació i Inversions, EPE per la qual es convoca concessió ajudes Participació Agrupada a Fira OVUM 2024-XXVIII Congrés Llatinoamericà d'Avicultura - Punta de l'Est (URUGUAY) - 12 a 15 novembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XXII Convocatòria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ VIII Convocatòria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XXII Convocatòria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XIII Convocatòria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XIII Convocatòria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XIII Convocatòria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XII Convocatòria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XIV Convocatòria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/XIV Convocatòria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XXIII Convocatòria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ XXIV Convocatòria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ IX Convocatòria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en transformació i comercialització de productes agrícola. Ajuts Estat.(Interv, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVATGE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. NO Ajudes Estat. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. NO Ajudes Estat.(Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. Ajudes Estat (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 per finançar mesures per a la lluita contra la despoblació als nuclis de població de zones rurals amb especials dificultats demogràfiques. Línia 4 consolidació de lactivitat agrària s/ disposició addicional del Decret 178/205.</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876756</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, en Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ VIII Convocatòria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader, NO ACOLLIDES a Règim MINIMIS, a inversions en transformació i comercialització de productes agrícoles (Submesura 19.2.2 PDR), s/ VIII Convocatòria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ VIII Convocatòria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader per a suport a la innovació social, la governança multinivell i la dinamització social i econòmica (Submesura 19.2.7 PDR), s/ XIV Convocatòria (PDR 2014-2020) del GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subvencions 2024 a empreses per a l'acceleració d'ecosistemes d'emprenedoria i innovació basats en bessons digitals (RETECH) s/ Decret 145/2024 de 19 de novembre de 2024 que les convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Actuacions de Dinamització i Promoció empresarial L1_Assessorament, segons Decret 65/2024 de 2 de juliol que les convoca.</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 a la implantació de sistemes de reg que promoguin l'ús eficient de l'aigua i l'energia a les explotacions agràries, segons el Decret 12/2025, d'11 de març, que les convoca</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823462</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 destinats a la Millora d'Eficiència energètica de regadius (programa II) els promotors dels quals són comunitats de regants, s/Resolució de la Secretaria General de data 18/12/2025 que aprova la convocatòria dels ajuts per a l'exercici 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882228</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Submesura 19.2.3 PDR), s/ XIII Convocatòria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Ajudes 2024 per a Inversions en Indústries Agroalimentàries, segons Decret 87/2024, de 30 de juliol, pel qual s'estableixen les bases reguladores de concessió d'incentius agroindustrials a la Comunitat Autònoma d'Extremadura, per al suport a inversions destinades a la transformació i comercialització de productes agrícoles, i se n'aprova la única convocatòria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Ajuts 2025-26 a l'establiment de persones joves agricultors a la Comunitat Autònoma d'Extremadura, primera convocatòria incorporada al Decret 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Ajuts 2025-26 Inversions en Modernització i/o Millora Explotacions Agràries en què s'estableixen la persona jove agricultor, primera convocatòria incorporada al Decret 169/2024imera Convocatòria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>Ajuts PEPAC 2025. Ajuda Complementària a Joves Agricultors/Agricultores, segons Resolució de 27 de gener de 2025 que les convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Ajuts PEPAC 2025. Agricultura Ecològica, segons Resolució de 27 de gener de 2025 que les convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>Ajuts PEPAC 2025. Ajuts Associats a l'Agricultura, segons Resolució de 27 de gener de 2025 que els convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811625</t>
+  </si>
+  <si>
+    <t>Ajuts 2025 per a inversions destinades a la transformació i comercialització de productes agrícoles, s/ Resolució de 29 d'octubre de 2025 que convoca</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Ajudes PEPAC 2026. Ajuda Complementària a Joves Agricultors/Agricultores, segons Resolució de 21 de gener de 2026 que les convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Ajuts PEPAC 2026. Ajuts Associats a l'Agricultura, segons Resolució de 21 de gener de 2026 que les convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882886</t>
+  </si>
+  <si>
+    <t>Ajuts Extremadura Avante a empreses per a participació agrupada a la Fira Fruit Attraction 2025, segons l'Acord de 27 de març 2025 que les convoca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Ajudes 2025 a empreses per a participació agrupada a la Fira Food Ingredients 2025, segons l'Acord de 26 d'agost 2025 que les convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Ajudes 2024 a Entitats públiques de recerca del SECTI per a projectes d'R+D sobre emmagatzematge energètic en règim de col·laboració publicoprivada, segons la Resolució de 5 de desembre de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Ajudes 2024 a Empreses per a projectes d'R+D sobre emmagatzematge energètic en règim de col·laboració publicoprivada, segons Resolucion de 5 de desembre de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 per a la internacionalització de l'empresa extremenya i la millora de les condicions de comercialització exterior, segons la resolució de 30 d'octubre del 2023, que les convoca</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 adreçada a municipis i entitats locals menors per finançar projectes de dinamització comercial, segons Decret 130/2024, de 15 d'octubre del 2024 que convoca</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 adreçada a associacions, federacions i confederacions del sector comerç per finançar projectes de dinamització comercial, segons Decret 130/2024, de 15 d'octubre del 2024 que convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subvenció 2026, Sector Agrícola, per a incorporació social/laboral de menors/joves complint o complert mesures judicials, per Resolució de 14 de novembre de 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empreses privades no agrícoles per a la contractació de persones participants en els projectes del programa escoles professionals duals d'ocupació (línia ii), segons la resolució de 9 d'agost de 2023 que les convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empreses privades agrícoles per a la contractació de persones participants en els projectes del programa escoles professionals duals d'ocupació (línia ii), segons la resolució de 9 d'agost de 2023 que les convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empreses privades agrícoles per a la contractació de persones participants als projectes del programa col·laboratiu rural (línia ii), segons resolució de 09 d'agost de 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Subv. 2023 a empreses privades no agrícoles per a la contractació de persones participants als projectes del programa col·laboratiu rural (línia ii), segons resolució de 9 d'agost de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Conveni entre gain, conselleria d'educació, udc, usc, uvi i csic per fomentar l'activitat investigadora del personal investigador finalista a les convocatòries d'ajudes de l'erc en el marc del programa horizon europe</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases reguladores per a la concessió de les ajudes VInnovate Galicia per fomentar la cooperació transnacional dels agents del Sistema gallec de R+D a través de projectes de col·laboració amb altres agents europeus</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Ajuts 2024 Millora Producció i Comercialització Productes Apicultura, segons Resolució de 6 de maig 2024 que les convoca</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Resolució de 24 de març de 2025 per la qual s'estableixen les bases reguladores de les ajudes per al suport a la cooperació en activitats d'informació i promoció dels productes agrícoles i alimentaris gallecs acollits a règims de qualitat realitzades per grups de productors, en el marc del Pla estratègic de la PAC 2023-2027, i es convoca</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Resolució de 16 d'abril de 2025 per la qual s'estableixen les bases reguladores de les ajudes per a programes de qualitat desenvolupats per consells reguladors de denominacions de qualitat agroalimentàries i es convoquen per a 2025 (codi de procediment</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Resolució de 17 de juny de 2025 per la qual s'estableixen les bases reguladores de les ajudes a les explotacions agrícoles pertanyents a la indicació geogràfica protegida Faba de Lourenzá i es convoquen per a l'any 2025 (codi de procediment MR302</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Resolució de 19 de desembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes per al suport a la cooperació en activitats d'informació i promoció dels productes agrícoles i alimentaris gallecs acollits a règims de qualitat</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre la conselleria de cultura, educació, formació professional i universitats i la universitat de santiago de compostel·la (usc) per completar les ajudes al personal investigador principal dos programes grants (erc) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Conveni implementació infraestructures de recerca universitària</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Conveni col·laboració entre la conselleria de cultura, educ., fp i univ. i l'agència estatal consell superior d'investigacions científiques per al desenvolupament d'activitats a l'institut d'estudis gallecs pare sarment</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Conveni cola udc-usc-uvigo per a reforç de personal de gestió de transferència ia innovació i consolidació d'estructures de recerca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Ordre de 30 de gener de 2025 per la qual s'estableixen les bases reguladores per a la concessió, en règim de concurrència no competitiva, de subvencions per a l'impuls de la innovació i sostenibilitat del comerç local i artesanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Ordre de 21 de novembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes per pal·liar els danys produïts pel porc senglar als cultius agrícoles i es convoquen per a l'any 2026 (codi de procediment MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Ordre de 19 de desembre de 2023 per la qual s'estableixen les bases reguladores dels ajuts per pal·liar els danys produïts pel porc senglar als cultius agrícoles i es convoquen per a l'any 2024 (codi de procediment mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Conveni entre la conselleria de promoció de l'ocupació i la igualtat i la federació d'escoles familiars agràries de galicia per al desenvolupament d'un projecte pilot d'arrelament per a la formació</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre la conselleria de promoció de l'empresa i igualtat de la federació galega de comerç per a la realització d'accions formatives de qualificació i requalificació de la població activa en sectors estratèxics i millora de les capac.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>ORde do 25 de juny de 2024 pola que s'estableixen a les bases reguladores per a la concessió, en rxime de concurrncia competitiva, d'ajudes per fomentar la innovació, la melora tecnoloxica i la competitivitat no sector de l'aqüicultura, cofinançades amb el fons</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>Orden de 15 de desembre de 2023 per la qual s'estableixen les bases reguladores de les ajudes per al foment de la contractació dues assegurances agràries a la comunitat autònoma de galicia i es convoquen per a l'any 2024 (codi de procediment mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Ordre de 15 d'octubre de 2024 per la qual s'estableixen les bases reguladores de les ajudes a les organitzacions professionals agràries i associacions agràries per a la realització. Activitats d'interès agrari i es convoquen per a l'any 2024 (Codi de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Ajuts a les inversions per a l'elaboració i comercialització de productes vitícoles</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>Ordre de 20 de desembre de 2024 per la qual estableixen les bases reguladores de les ajudes per al foment de la utilització de maquinària agrícola en règim associatiu a Galícia, finançades amb l'Instrument de Recuperació de la Unió Europea (EURI)</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>ORDRE de 26 de desembre de 2024 per la qual s'estableixen les bases reguladores de les ajudes per al foment de la contractació de dues assegurances agràries a la Comunitat Autònoma de Galícia i es convoquen per a l'any 2025 (Codi de procediment MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>ORDRE de l'11 de juny de 2025 per la qual s'estableixen les bases reguladores dels ajuts destinats a les persones agricultores joves, en el marc del Pla Estratègic de la Política Agrària Comuna d'Espanya 2023-2027, cofinançades pel Fons Europeu</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Ordre de 21 d'agost de 2025 per la qual s'estableixen les bases reguladores de les ajudes destinades al foment de la utilització d'instal·lacions i equipaments en comú en règim associatiu, en el marc del Pla Estratègic de la Política Agrària Com</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Ordre de 18 de setembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes a les organitzacions professionals agràries i associacions agràries per a la realització activitats d'interès agrari i les convoca per a l'any 2025 (codi de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Ordre de 12 de desembre de 2025, per la qual s'estableixen les bases reguladores de les ajudes a les entitats reconegudes com a agrupacions de defensa sanitària ramaderes (ADSG) de Galícia i es convoquen per a l'any 2026-2027 (Codi de procediment MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>ORDRE de 29 de desembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes per al foment de la contractació de dues assegurances agràries a la Comunitat Autònoma de Galícia i es convoquen per a l'any 2026 (Codi de procediment MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>ajuts per a les inversions en transformació i comercialització de productes agraris cofinançats pel Fons Europeu Agrícola de Desenvolupament Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>ORDRE de 30 de desembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes, en concurrència competitiva, per a inversions en reforestació amb espècies de frondoses i/o coníferes, cofinançades pel Fons Europeu Agrícola de Desenvolupament</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>ORDRE de 30 de desembre de 2025 per la qual s'estableixen les bases reguladores de les ajudes, en concurrència competitiva, per al foment i el suport a les agrupacions forestals de gestió conjunta de productors forestals, cofinançades pel Fons Eur</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Bases reguladores del procediment de concessió de les ajudes per a projectes de millora energètica, dirigides a autònoms i pimes,, dins del territori de la ccaa de galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Convocatòria d'ajuts dirigits a impulsar la innovació oberta a través de la iniciativa Activa Startups, en el marc del Pla de Recuperació, Transformació i Resiliència</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Convocatòria corresponent a 2025 de les ajudes de suport a agrupacions empresarials innovadores per tal de millorar-ne la competitivitat i la contribució a l'autonomia estratègica</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agraria a Andalusia i Extremadura. Projectes de Generadors d'Ocupació Estable 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759307</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS SEPE-CORPORACIONS LOCALS 2024 del PROGRAMA de FOMENT d'OCUPACIÓ AGRÀRIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2024 PER A PROJECTES de GARANTIA de RENDES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Resolució de 30 d'abril del 2024 de la Fundació EOI, FSP per la qual es convoquen ajudes per a impuls de l'ecosistema emprenedor innovador nacional dins del Programa Impuls de l'Ecosistema Emprenedor Innovador en el marc del PRTR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762052</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2024 PER A PROJECTES GENERADORS d'OCUPACIÓ ESTABLE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agraria. Projectes de Garantia de Rendes 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agrari a Andalusia i Extremadura 2024 (Cadis) - Projectes generadors d'ocupació estable</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>ESTAT - MINISTERI de TREBALL I ECONOMIA SOCIAL - ADREÇA PROVINCIAL DEL SEP de CASTELLÓ/CASTELLÓ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827164</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025. PROJECTES GARANTIA de RENDES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025 PER A PROJECTES de GARANTIA de RENDES</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025 PER A PROJECTES GENERADORS d'OCUPACIÓ ESTABLE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025 DP SEPE MÚRCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>PROGRAMA FOMENT OCUPACIÓ AGRARI ZONES RURALS DEPRIMIDES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833180</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025 (Ocupació Estable)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARIA 2025 (Garantia de Rendes)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agrari a Zones Rurals Deprimides 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI PER A ZONES RURALS DEPRIMIDES (2025). SALAMANCA</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT DE L'OCUPACIÓ AGRARI JAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS PROGRAMA de FOMENT d'OCUPACIÓ AGRARI CCE 2024 DP SEPE MÚRCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>PROGRAMA de FOMENT d'OCUPACIÓ AGRARI 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Adenda+resolució de 28 de setembre de 2023 d'icex espanya exportació i inversions, epe per la qual es convoca concessió d'ajudes per a la participació agrupada a la fira iwf 2024 - atlanta (ee.uu) 6 al 9 d'agost 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Resolució de 23 de novembre de 2023 d'icex espanya exportació i inversions, epe per la qual es convoca concessió d'ajudes per a la participació agrupada a la fira kind &amp; jugend 2024 - colònia (alemania) 3 al 5 de setembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Resolució de 25 de gener de 2024 d'icex espanya exportació i inversions, epe per la qual es convoca concessió d'ajudes per a la participació agrupada a la ideobain-interclima 2024 paris (francia) del 30 de setembre de 2024 al 3 d'octubre de 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Resolució de 25 de gener de 2024 d'icex espanya exportació i inversions, epe per la qual es convoca concessió ajudes per a participació agrupada a la fira amb (international exhibition for metal working) stuttgart (alemania)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Resolució de 25 de gener de 2024 d'icex españa exportació i inversions, epe per la qual es convoca concessió ajudes per a la participació agrupada a la fira imts (international manufacturing technology show) chicago ee. uu. 9 a 14 setembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Resolució de 25 de gener de 2024 d'icex espanya exportació i inversions, epe per la qual es convoca concessió d'ajudes per a la participació agrupada a la fira (international sheet metall working technology exhibition) hannover 22 a 25 octubre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Resolució de 21 de març de 2024 d'ICEX Espanya Exportació i Inversions, EPE per la qual es convoca concessió d'ajudes per a la Participació Agrupada a la Fira AGRIEXPO - Lima (PERÚ) - 23 al 25 d'octubre 2024</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Resolució de 25 d'abril de 2024 d'ICEX Espanya Exportació i Inversions, EPE per la qual es convoca concessió d'ajudes per a la Participació Agrupada a la Fira INTERSOLAR 2024 - Munic (ALEMANYA) - 19 al 21 de juny de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Resolució de 21 de març de 2024 d'ICEX Espanya Exportació i Inversions, EPE per la qual es convoca concessió d'ajudes per a la Participació Agrupada a la Fira SAUDI AGRICULTURE 2024 - Riad (ARABIA SAUDÍ) - 21 al 24 d'octubre de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agraria. Projectes Generadors d'Ocupació Estable 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Resolució d'epe red.es per la qual es convoquen ajudes destinades a digitalitzar comunitats de béns, societats civils amb objecte mercantil, societats civils professionals i explotacions agràries de titularitat compartida del segment i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolució epe red.és de convocatòria d'ajudes per digitalitzar comunitats de béns, societats civils amb objecte mercantil, societats civils professionals i explotacions agràries de titularitat compartida. segment i, ii, iii. sector agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolució epe red.és de convocatòria d'ajudes per digitalitzar comunitats de béns, societats civils amb objecte mercantil, societats civils professionals i explotacions agràries de titularitat compartida. segment i, ii, iii. sector pesca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolució epe red.és de convocatòria d'ajudes per digitalitzar comunitats de béns, societats civils amb objecte mercantil, societats civils professionals i explotacions agràries de titularitat compartida. segment i, ii, iii. sector seeg</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Convocatòria d'ajudes del Programa de bons de connectivitat «UNICO Demanda Bono PIME». Sector agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776624</t>
+  </si>
+  <si>
+    <t>Resolució de l'EPE Red.es per la qual es convoquen ajudes destinades a digitalitzar empreses del segment IV (entre 50 i menys de 100 empleats) i el segment V (entre 100 i menys de 250 empleats). Programa Kit Digital. Sector agrícola.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Segona convocatòria del programa d'ajuts per a la digitalització del regadiu en el marc del PRTR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790409</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre la fundació biodiversitat i fundació azti-azti fundazioa, per a l'execució d'accions incloses en el projecte life15 ipe/es/012 “gestió integrada, innovadora i participativa de la xarxa natura 2000 al medi marí esp</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/674176</t>
+  </si>
+  <si>
+    <t>Conveni entre la conselleria d'agricultura, ramaderia, pesca i desenvolupament sostenible i la fundació biodiversitat, per a l'execució d'accions incloses al projecte life15 ipe/ca/012 “gestió integrada, innovadora i participativa de la xarxa natura 20</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731506</t>
+  </si>
+  <si>
+    <t>Conveni de col·laboració entre la fundació biodiversitat i la conselleria d'agricultura, ramaderia, pesca i desenvolupament sostenible per a l'execució d'accions incloses al projecte life cerceta pardilla (life19 nat/ca/000906)</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731543</t>
+  </si>
+  <si>
+    <t>Programa 1 Projectes innovadors d'instal·lacions agrivoltaiques amb emmagatzematge (ENERGIES RENOVABLES INNOVADORES) en el marc del Pla de Recuperació, Transformació i Resiliència, finançat per la Unió Europea-Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>ORDRE PER LA QUAL ES CONVOQUEN SUBVENCIONS PER AL FINANÇAMENT de PROJECTES INNOVADORS PER A LA TRANSFORMACIÓ TERRITORIAL I LA LLUITA CONTRA LA DESPOBLACIÓ, PROMOUTS PER ENTITATS SENSE ÀNIM de LUCRE, DURANT L'EXERCICI de 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Resolució Adreça de Fundació Biodiversitat que publica la convocatòria de subvencions per realitzar projectes que contribueixin a la millora ambiental en l'àmbit agropecuari i forestal, i contribució al desenvolupament territorial sostenible a Doñana.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Resolució de l'Adreça de la Fundació Biodiversitat, que aprova la publicació de convocatòria de subvencions, per a suport de projectes aprovats en el marc del programa LIFE en àmbit de la biodiversitat i foment de digitalització.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Subvencions a les assegurances agrícoles, ramaderes i forestals compreses al 47è Pla d'Assegurances Agràries Combinades</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
+  </si>
+  <si>
+    <t>Línia de Finançament “ico Creixement Exportadors” - Minimis Agricultura</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
+  </si>
+  <si>
+    <t>Resolució de 5 de febrer de 2026, de la Presidència de l'IVACE, per la qual es convoca la concessió de subvencions a empreses per a projectes d'R+D per a l'exercici 2026, amb finançament de la UE a través del FEDER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
+  </si>
+  <si>
+    <t>Resolució de 30 de desembre de 2025 per la qual es convoquen els ajuts a la valorització, segona transformació i ecoinnovació de productes forestals ia la digitalització de segona transformació i ecoinnovació de pro</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Resolució de 31 de desembre de 2025, per la qual s'estableixen i es convoquen els ajuts per a l'organització d'activitats formatives no reglades i activitats de divulgació que impulsin el coneixement i la competitivitat de la indústria forestal</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Ordre de 29 de desembre de 2025 per la qual s'estableixen les bases reguladores del Programa Galícia Suma Talent: Empra't d'incentius a la contractació a l'empresa ordinària, i es procedeix a la convocatòria per a l'any 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Ordre de 29 de desembre de 2025 per la qual s'estableixen les bases reguladores per a la concessió de subvencions públiques, destinades al finançament del Programa Investigo, de contractació de persones joves demandants d'ocupació</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Ordre de 30 de desembre de 2025 per la qual s'estableixen les bases reguladores del Programa d'incentius a les empreses qualificades com a iniciatives d'ocupació de base tecnològica (IEBT), i es procedeix a convocar-lo per a l'any 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
+  </si>
+  <si>
+    <t>Ordre de 29 de desembre de 2025, per la qual s'estableixen les bases reguladores del Programa d'ajudes per implantar la igualtat laboral, la conciliació i la responsabilitat social empresarial (RSE), i es procedeix a convocar-lo per a l'any 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>A propietaris bestiar realitzi desplaçaments a través de vies pecuàries esp.natur.</t>
+  </si>
+  <si>
+    <t>2026-03-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885888</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885510</t>
+  </si>
+  <si>
+    <t>Convocatòria de les ajudes a la gestió forestal sostenible en finques de titularitat privada per a l'any 2026 corresponents a la restauració de danys forestals</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Convocatòria derivada de les bases reguladores de les ajudes per donar suport a l'activitat científica dels grups de recerca de Catalunya (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Incentivar serveis ecosistèmics en la gestió forestal sostenible.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>Orden de 30 de desembre de 2025 per la qual s'estableixen les bases reguladores a la convocatòria per a l'any 2026 de les ajudes per a estudis i investiments vinculats a la conservació, la recuperació i la rehabilitació del patrimoni natural i cultural i la sensibilitat</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reforestacions forestals, producció de tòfona i pinyó.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Resolucion 29 desembre 25 de l'Institut Gallec del Consum i de la Competència convocatòria ajudes associacions realitzar actuacions informacion mediacion assessorament i assistència durant any 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Resolució de 10/02/2026 de la Direcció General de Producció Agroalimentària i Cooperatives, per la qual es convoquen, els ajuts per a l'assistència a la fira agroalimentària World Olive Oil Exhibition (WOOE) per a l'any 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Resolució de 10/02/2026, de la Direcció General d'Ordenació Agropecuària, per la qual es convoquen, per a l'any 2026, les subvencions destinades al foment de les races autòctones espanyoles.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolució de 9 de febrer de 2026 per la qual es convoquen per a l'exercici 2026 els ajuts dirigits al suport a la prestació de serveis d'assessorament (Intervenció 7202.06. assessorament per a joves agricultors) previstes a l'Ordre de 8 d'abril</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Resolució, de 05/02/2026, de la Direcció General d'Agricultura i Ramaderia, per la qual es realitza la convocatòria dels ajuts de la Intervenció Sectorial Apícola en el marc del Pla Estratègic de la Política Agrícola Comuna (Pepac) a Castella-la M</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Ordre de 4 de febrer de 2026 de la CMAV i OT per la qual es convoca la prima compensatòria per a l'any 2026, cofinançada FEADER en marc PEPAC Espanya 2023-2027, d'expedients de repoblament de terres agrícoles (1993-1999, 2000-2006)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Resolució de 30 de desembre de 2025 per la qual s'estableixen ajudes als investiments en tecnologies forestals, processament, mobilització i comercialització de productes forestals</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Pagaments directes a l'agricultura 2023/2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>Ajuda a ramaders d'oví i cabrum sense pastures</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888029</t>
+  </si>
+  <si>
+    <t>Ajuts per a ramaders extensius de vaques nodrisses</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888038</t>
+  </si>
+  <si>
+    <t>Ajuda per a ramaders d'oví i cabrum de carn</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888040</t>
+  </si>
+  <si>
+    <t>Ajuda per als ramaders de llet de vaca</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888045</t>
+  </si>
+  <si>
+    <t>Ajuda per a ramaders oví i cabrum de llet</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888058</t>
+  </si>
+  <si>
+    <t>ORDRE de 13 de febrer de 2026 per la qual es regula a aplicació dos pagaments directes a l'agricultura i la ramaderia i les ajudes al desenvolupament rural suxeites al sistema integrat de gestió i control (codis de procediment MR250A, MR239G, MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 19 de febrer de 2026 del director de l'Agència Valenciana de Foment i Garantia Agrària, per la qual s'aprova la convocatòria d'ajuts a la reestructuració i reconversió de vinya de la Comunitat Valenciana per a operacions que finalitzi</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Ajuda per sufragar el preu del gasoil consumit pels productors agraris arts 24 a 27 Reial Decret Llei 20/2022. Any 2025</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Ordre de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual s'aprova la convocatòria dels ajuts de reestructuració i reconversió de vinya de la Regió de Múrcia, per a l'any 2026</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Resolució de 20/02/2026 de la Direcció General d'Ordenació Agropecuària, per la qual es convoquen, pel procediment de tramitació anticipada, ajudes per a la prestació de serveis d'assessorament en gestió integrada de plagues per part de les Ag</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Bases reguladores i convocatòria de subvencions a la subscripció de les assegurances agràries incloses en el Pla d'Assegurances Combinades de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 MRR REG (UE) 2023/2831 de minimis, General</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890292</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 MRR Reglament (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890304</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 REG (UE) 1408/2013 de minimis, Agrícola, Mecanisme de Recuperació i Resiliència (MRR)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 REG (UE) 2023/2831 de minimis, General</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
+  </si>
+  <si>
+    <t>REAFIANÇAMENT PROGRAMA D'AVALS PER A PIMES ANY 2026 Reglament (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
+  </si>
+  <si>
+    <t>Convocatòria de subvencions per a la millora de la competitivitat de les pimes de comerç de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Convocatòria del 2026, per a l'exercici 2025, per a la concessió de subvencions de la línia 2 a les empreses d'inserció per a la realització d'accions per a la millora de l'ocupació i la inserció laboral dels col·lectius en risc d'exclusió social</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Ordre de la Vicepresidenta i Consellera de Presidència, Economia i Justícia del Govern d'Aragó, per la qual es convoquen ajudes a petites i mitjanes empreses per a actuacions de digitalització</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Ordre de 27 de febrer de 2026 de la Conselleria d'Agricultura, Ramaderia i Desenvolupament Rural, per la qual es convoquen per a l'any 2026 les ajudes a les activitats de control oficial de rendiment lleter a Castella i Lleó.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890132</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Ordre de 28 de febrer de 2026 de la Conselleria d'Agricultura, Ramaderia i Desenvolupament rural, per la qual es convoquen ajudes a vacunació davant de salmonel·la en avicultura de posada a Castella i Lleó.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Ordre de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual S'aprova la Convocatòria de les Ajudes Destinades a l'Establecim. de Persones Joves Agricultores, al Marc del Pla Estratègic de la Política Agrària Comuna, Període 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Resolució de la Direcció General d'Ordenació Agropecuària per la qual es convoquen, en règim de concurrència competitiva, per a l'any 2026, els ajuts per compensar el lucre cessant de les explotacions ramaderes en què s'hagi imposat un buidatge</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Ordre IND/8/2026, de 25 de febrer, per la qual s'aprova la convocatòria de subvencions destinades al foment de l'ocupació i millora de la competitivitat a les cooperatives i societats laborals. Reglament (UE) 1408/2013 de Minimis Agricola.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Ordre de 27 de febrer de 2025, de la Conselleria d'Indústria, Comerç i Ocupació per la qual es convoquen subvencions per al finançament de les unitats de suport a l'activitat professional als centres especials d'ocupació per a l'any 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>Ajuts a empreses de Navarra en el marc del programa Europa+prop l'any 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Ajuts a Sindicats de treballadors del sector agroalimentari per al desenvolupament de les seves activitats de col·laboració i representació davant de l'Administració General de l'Estat</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Ajuts per a accions de foment del sector forestal privat</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Ajuts per a la Millora Energètica d'Edificacions Destinades a Servei Públic Municipal a Zones Rurals per a l'ANY 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Convocatòria de les ajudes als ajuntaments per a la realització d'obres noves i de millora de les infraestructures agràries a l'any 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 27 de febrer de 2026 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya Millors Vins, any 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ORDRE AGA/XXX/2026, de XX de xxxx, del Conseller d'Agricultura, Ramaderia i Alimentació, per la qual es convoquen subvencions destinades a la millora de la producció i comercialització dels productes de l'apicultura, per a l'any 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Ordre de 26 de febrer de 2026 per la qual s'estableixen les bases reguladores dels ajuts destinats a les persones agricultores joves, en el marc del Pla estratègic de la política agrària comuna d'Espanya 2023-2027, cofinançades pel Fons Europ</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Extracte de l'Ordre de 9 de març del 2026 del Ministeri d'Agricultura, Pesca i Alimentació per la qual es convoca el Premi Aliments d'Espanya a la Millor Beguda Espirituosa amb Indicació Geogràfica, any 2026</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Resolució de 9 de març de 2026 de la Conselleria de Mitjà Rural i Política Agrària, per la qual es convoquen les ajudes de les Intervencions en forma de pagaments directes i de les Intervencions de Desenvolupament Rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Resolució de 9de març de 2026, de la Conselleria de Medi Rural i Política Agrària, per la qual es convoquen les ajudes de les Intervencions en forma de pagaments directes a l'agricultura ia la ramaderia i de les Intervencions de Desenvolupament Rural dins</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subvencions per a inversions en explotacions agràries del sector dels fruits secs. Convocatòria 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Convocatòria Ajudes a la Producció i Comercialització de la Mel, al Marc de la Intervenció Sectorial Apícola per a l'ANY 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026 de la línia d'ajuda del Pla Estratègic de la Política Agrària Comuna per a Espanya (PEPAC) 2023-2027 denominada “6501.4 -Apicultura per a la biodiversitat a la Comunitat Autònoma a la Regió de Múrcia.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Resolcuió de 13 de març de 2026, Subv Ordre de 9 d'abril de 2025 Línia 4.2.Subvencions a empreses privades del mercat ordinari de treball per cada participant que contractin durant els tres mesos posteriors a la finali.itinerari.Minimis Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subvencions per a inversions en actius físics en actuacions no productives a realitzar a les zones d'influència socioeconòmica dels espais naturals protegits d'Aragó, en el marc del Pla Estratègic de la Política Agrària Comuna, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Actuacions silvicoles, millora xarxa viària forestal i actuacions agroforestals.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Subvenció excepcional 2023, landalús per a promoció en punts de venda de productes agroalimentaris andalusos a través de la marca de qualitat i promoció “gust del sud”.</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>Convocatòria Pime Innova 2025 - Cambra de Sevilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Ordre de 18 d'abril del 2024, subvencions adreçades al foment de processos d'integració i fusió d'entitats associatives agroalimentàries. Línia 1- Ajuts per a l'impuls i la promoció de la integració de les entitats associatives agroalimentàries.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755805</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755806</t>
+  </si>
+  <si>
+    <t>Ordre de 15 de maig de 2024, per la qual es convoquen els ajuts als plans de producció i comercialització OPPcampanya 2024 - Entitats sense ànim de lucre</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758960</t>
+  </si>
+  <si>
+    <t>Ordre de 18 d'abril del 2024, subvencions adreçades al foment de processos d'integració i fusió d'entitats associatives agroalimentàries. Línia 2- Ajuts per promoure i impulsar la fusió d'entitats associatives agroalimentàries d'Andalusia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Reial Decret 905/2022, de 25 d'octubre, pel qual es regula la Intervenció Sectorial Vitivinícola en el marc del Pla Estratègic de la Política Agrícola Comú_Convocatòria 2025</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Ordre de 17 de setembre de 2024, conv.2024-25, d'ajudes dirigides a la transferència de coneixements i informació a agricultors i ramaders a través de la celebració de certàmens agroramaders i agrícoles relacionats amb l'oliverar</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785903</t>
+  </si>
+  <si>
+    <t>Ordre de 24 de setembre de 2024, per la qual es conv. per a 2024-25 els ajuts dirigits a la transferència de coneixements i informació a agricultors i ramaders a través de la celebració de jornades tècniques d'àmplia.difusió, PDRA 2014-22(Subm.1.2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787192</t>
+  </si>
+  <si>
+    <t>RESOLUCION de ** de ** de 2024 per la qual es convoquen per a l'exercici 2024 els ajuts dirigits a la cooperació per a la promoció dels productes agrícoles i alimentaris en règims de qualitat (Intervenció 7132)</t>
+  </si>
+  <si>
+    <t>2025-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807115</t>
+  </si>
+  <si>
+    <t>ORDRE 10 de GENER 2025, de la Direcció General de la Producció Agricola i Ramadera per la qual es convoquen ajudes a l'execució de programes nacionals veterinaris per les Associacions de Defensa Sanitària Ramadera de concurrència no competitiva</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809082</t>
+  </si>
+  <si>
+    <t>Ordre de 27 de gener de 2025, per la qual s'efectua la convocatòria per a l'any 2025 de subvencions corresponents a les operacions d'Agricultura Ecològica de Manteniment de Fruit Secà i Fruit Regadiu (6503.2), corresponents a les Intervenci</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811220</t>
+  </si>
+  <si>
+    <t>Ordre de 28 de gener de 2025, per la qual s'efectua la convocatòria per a l'any 2025 de la subvenció a l'operació.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811578</t>
+  </si>
+  <si>
+    <t>Orde de 27 de març de 2025,convoc. 2025 d'ajuts dirigits a l'execució, a través de les Agrup. de Defensa Sanitària Ramadera, de programes sanitaris que no compten amb finançament comunitari en règim de concurrència competitiva</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823494</t>
+  </si>
+  <si>
+    <t>Ordre de 30 d'abril del 2025, subvencions adreçades al foment de processos d'integració i fusió d'entitats associatives agroalimentàries. Línia 1- Ajuts per a l'impuls i la promoció de la integració de les entitats associatives agroalimentàries</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829762</t>
+  </si>
+  <si>
+    <t>Ordre de 30 d'abril del 2025, subvencions adreçades al foment de processos d'integració i fusió d'entitats associatives agroalimentàries. Línia 2- Ajuts per promoure i impulsar la fusió d'entitats associatives agroalimentàries d'Andalusia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829763</t>
+  </si>
+  <si>
+    <t>Resolució de 8 de maig de 2025 per la qual es convoquen subvencions a organitzacions i entitats representatives del sector agrari i de desenvolupament rural a Andalusia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831440</t>
+  </si>
+  <si>
+    <t>Ordre de 20 de maig de 2025, per la qual s'aproven les bases reguladores per a la concessió de subvencions, en Règim de c.competitiva, dirigides als titulars d'explotacions agrícoles i ramaderes a municipis afectats per danys DANA 2024/2025</t>
+  </si>
+  <si>
+    <t>2025-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834575</t>
+  </si>
+  <si>
+    <t>Ordre de 16 de desembre de 2025, per la qual es convoquen per a l'any 2026 els ajuts dirigits a l'execució, a través de les Agrupacions de Defensa Sanitària Ramadera, de programes sanitaris que no compten amb finançament comunitari.</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876280</t>
+  </si>
+  <si>
+    <t>Resolució de 19 de desembre de 2025, de la DG d'Indústries, Innov. i Cadena Agroal., per la qual es convoca per a l'exercici 2026 ajuts a inversions en transformació, comercialització i/o desenvolupament de productes agroalim. Intervenció 68422-01 PIMES</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Resolució de 19 de desembre de 2025, de la DG d'Indústries, Innov. i Cadena Agroal., per la qual es convoca per a l'exercici 2026 ajuts a inversions en transformació, comercialització i/o desenvolupament de productes agroalim. FRUITES I HORTAL. PIMES</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>ORDRE 21 de GENER de 2026 Ajudes contractació Assegurances Agraries Combin.DTO 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883398</t>
+  </si>
+  <si>
+    <t>Resolució de 6 de maig de 2024, Convocatòria 2024 de Subvencions en rég.de conc.no comp. organitzacions i entitats representatives dels sectors agrari i de desenvolupament rural d'Andalusia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 29 MAIG de 2025, LÍNIA 4.2 inclusió lab Empresa Ordinària. Minimis Agricola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Resolució de 24 de maig de 2024, de la DG Treball, Seguretat i Salut Laboral per la qual es conv. per 2024 sub en rég.de conc.comp. a pime per a projectes de prevenció de riscos laborals, Línia 1: - minimi agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763943</t>
+  </si>
+  <si>
+    <t>Resolució de 24 de maig de 2024, de la DG Treball, Seguretat i Salut Laboral per la qual es conv. per 2024 sub en rég.de conc.comp. a pime per a projectes de prevenció de riscos laborals, Línia 2: - minimi agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763980</t>
+  </si>
+  <si>
+    <t>Resolució de 2 de maig de 2025, de la SGIM, per la qual es convoquen els incentius de transició justa a la província d'Almeria per al projecte tractor «Innovació i sostenibilitat en la indústria auxiliar de l'agricultura almeriense</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>Resolució de XX de XXX de 2025 per la qual es convoquen en concurrència competitiva subvencions per a projectes d'innovació desenvolupats per Centres Tecnològics. Línia 5 de l'Ordre de 10 de febrer de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ, de XX de XXXX de 2025, de la Sr.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ, de XX de XXXX de 2025, de la Sr. LÍNIA 6</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Resolució de 6 de maig de 2024, de la DGComercio, Conv2024, Subv. en rég.conc.comp.destinades a impulsar l'associacion.comercial i artesà, a promocionar i dinamitzar el petit comerç urbà ia promocionar l'artesania a Andal. -Sector Comercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
+  </si>
+  <si>
+    <t>Conveni sati - pime amb la cambra de comerç, indústria i serveis de zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Conveni satipymes amb la cambra de comerç, indústria i serveis de huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Conveni satipymes amb la cambra de comerç, indústria i serveis de terol</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Resolució de 18 de març de 2024, Convocatòria de la XX edició dels Premis Blas Infante d'Estudi i Investigació sobre Administració i Gestió Pública.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>ORDRE EEI/319/2024, de 27 de març, per la qual es convoquen ajudes amb destinació a la inversió i millora, així com a la digitalització del petit comerç.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>ORDRE EEI/ /2024, d'1 de juliol, per la qual es convoquen els ajuts corresponents al programa “TORNAREM” de foment del petit comerç minorista, per a la dinamització comercial al medi urbà i rural de la Comunitat Autònoma d'Aragó</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
+  </si>
+  <si>
+    <t>Ordre per la qual es convoquen subvencions destinades a establir joves agricultors i de modernització i/o millora d'explotacions agràries, en el marc del pla estratègic de la pac per al període 2023-2027, per a l'any 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ORDRE AGA/1365/2024, de 14 de novembre, per la qual s'aproven les bases reguladores i la convocatòria d'ajudes sobre els danys en produccions i infraestructures de les explotacions agràries com a conseqüència de les pluges torrencials el 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>ORDRE AGA/…/2024, de 5 de desembre, per la qual es convoquen subvencions destinades a l'establiment de joves agricultors ia modernització i/o millora d'explotacions agràries, en el marc del Pla Estratègic de la PAC, per al període 2023-2027.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Ordre AGA/…/2024, de 19 de desembre, per la qual es convoquen subvencions per a la prestació de serveis d'assessorament agrari, en el marc del Pla Estratègic Nacional de la PAC 2023-2027, per a Aragó, per a l'any 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>ORDRE AGA/268/2025, de 6 de març, per la qual es convoquen subvencions en matèria de cooperació per als grups operatius de l'Associació Europea per a la Innovació (AEI), en el marc del Pla Estratègic Nacional de la PAC 23-27, per a Aragó per a 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>ORDRE AGA/685/2025, de 23 de juny, per la qual s'aproven les bases reguladores i la convocatòria d'ajuts sobre els danys en produccions i infraestructures de les explotacions agràries com a conseqüència de les pluges torrencials 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Ordre AGA/XX/2025, de XX, per la qual es convoquen les subvencions a la contractació d'assegurances agràries a la comunitat autònoma d'Aragó, per a l'any 2025 per a les línies del quaranta-sisè pla d'assegurances agràries combinades (pla 2025)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
+    <t>Ordre de la Vicepresidenta i Consellera de Presidència, Economia i Justícia del Govern d'Aragó, de 4 de febrer de 2026, per la qual es convoquen ajudes per a captació de noves empreses i creixement de les ja establertes a la província de Terol</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 2 de febrer de 2026, de la Presidència, per la qual es convoquen ajudes a la contractació de joves per a la internacionalització de les pimes de la Comunitat Valenciana, amb finançament del Programa Fons Social Europeu Plus, exercici 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Subvencions 2026 a empreses per finançar projectes que promoguin la implantació de solucions d'intel·ligència artificial de la Comunitat Autònoma d'Extremadura - s/ Decret 173/2025 que les convoca</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Subvenció 2026 Cooperació per a la successió d'explotacions agrícoles (anticipat de despesa)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879098</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. NO Ajudes Estat.(Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. Ajudes Estat (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Convocatòria de l'Adreça Provincial del SEPE de Granada de subvencions per a l'execució de projectes d'interès general i social de garantia de rendes a càrrec del Programa de Foment d'Ocupació Agrari el 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Convocatòria de l'Adreça Provincial del SEPE de Granada de subvencions per a l'execució de projectes d'interès general i social de generació d'ocupació estable a càrrec del Programa de Foment d'Ocupació Agrari el 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. NO Ajudes Estat. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Ajuts per al sector agrari professional de les Illes Balears 2026.- ORGANITZACIONS PROFESSIONALS AGRÀRIES (seu Mallorca)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subvencions per a inversions en explotacions agràries del sector dels fruits secs. Convocatòria 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Ordre de 26 de maig de 2025 de la Conselleria d'Agricultura, Ramaderia i Desenvolupament Rural, per la qual es convoquen les subvencions a la subscripció de pòlisses d'assegurances agràries incloses en els Plans Anuals d'Assegurances Agràries Combinades.</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
+  </si>
+  <si>
+    <t>Ajuts 2025/2026 per a millora de les capacitats avançades de les pimes del sector del comerç al detall, segons convocatòria efectuada per Resolució de 21 de novembre de 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Ajuts per al sector agrari professional de les Illes Balears 2026.- ORGANITZACIONS PROFESSIONALS AGRÀRIES (seu Menorca)</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. NO Ajudes Estat.(Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en la creació i desenvolupament d'empreses i activitats no agrícoles a zones rurals (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. Ajudes Estat (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Ajudes 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. Ajudes Estat (Intervenció 7119 PEPAC), s/ I Convo (PEPAC 2023-2027)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Resolució de 20/03/2026 de l'Agència de Ciència Competitivitat Empresarial i Innovació Asturiana de Convocatòria d'Ajuts per a Donar suport a la Promoció Internacional i Divesrificació dels Mercats de Pimes del Principat d'Astúries 2026</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Resolució de 18 de maig de 2026 de la Direcció General del CDTI, de concessió directa d'ajudes a projectes espanyols amb Segell d'Excel·lència de l'Accelerador del Consell Europeu d'Innovació (FEDER)</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906733</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ de 14 de maig 2026 de la Conselleria de Medi Rural i Política Agrària, per la qual s'aprova la convocatòria de concessió de subvencions per al foment de la comercialització d'aliments ecològics al Ppt. d'Astúries, any 2026</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906082</t>
+  </si>
+  <si>
+    <t>Ajuts 2026 Enfocament Leader a inversions en transformació i comercialització de productes agrícoles. Ajudes Estat (Intervenció 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Programa de Foment d'Ocupació Agrari DP Còrdova del 2026, per a Projectes de Garantia de Rendes</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Programa de Foment dOcupació Agrari DP de Còrdova, de lexercici 2026 per a projectes generadors docupació estable.</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>Ajuts Inversions Infraestructures Agràries Foment Competitivitat 2026</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904163</t>
+  </si>
+  <si>
+    <t>Ordre d'11 de maig de 2026, de la Conselleria de Medi Rural i Política Agrària, per la qual s'aproven bases reguladores i convocatòria d'ajudes a la coop per a promoció de lprod. agrícoles i alimentaris en el marc de la Int. 7132 de PEPAC</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Convocatòria 2026 ajudes a persones productores agroalimentàries que realitzin comercialització en canals curts, acollides al règim de minimis</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904314</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓ 22/05/2026 de la presidenta de l'IVACE, per la qual es convoquen subvencions a projectes d'inversions transformadores en digitalització en empreses industrials de mitjana capitalització i tamany intermedi de la Comunitat Valenciana per a 2026</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
     <t>Ajuts per a les agrupacions de defensa sanitària ramaderes per al desenvolupament dels programes sanitaris corresponents a l'any 2026 - LLENGUA BLAVA-</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876423</t>
   </si>
   <si>
     <t>Ajuts per a les agrupacions de defensa sanitària ramaderes per al desenvolupament dels programes sanitaris corresponents a l'any 2026 -RESTO ACTUACIONS-</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876428</t>
   </si>
   <si>
-    <t>Ajuts per a la contractació d'assegurances agràries combinades a la Comunitat Autònoma de les Illes Balears corresponents al 47è Pla d'Assegurances Agraries Combinades</t>
-[...4034 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+    <t>Ajuts a la gestió forestal sostenible per a finques de titularitat pública i actuacions d'interès general destinades a la redacció i revisió dels IOF en el marc del PEPAC 2023-2027 (intervenció 6881.4)</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903544</t>
+  </si>
+  <si>
+    <t>Ajudes a Empreses Sect Agri,ganad,forest i Indus Desarr Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Ajuts de l'any 2026 per a la millora de la producció i comercialització dels productes de l'apicultura corresponents a la Intervenció Sectorial Apícola - EIVISSA</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903673</t>
+  </si>
+  <si>
+    <t>Ajuts de l'any 2026 per a la millora de la producció i comercialització dels productes de l'apicultura corresponents a la Intervenció Sectorial Apícola - FORMENTERA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903675</t>
+  </si>
+  <si>
+    <t>Ajuts de l'any 2026 per a la millora de la producció i comercialització dels productes de l'apicultura corresponents a la Intervenció Sectorial Apícola - MALLORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903679</t>
+  </si>
+  <si>
+    <t>Ajuts de l'any 2026 per a la millora de la producció i comercialització dels productes de l'apicultura corresponents a la Intervenció Sectorial Apícola - MENORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903680</t>
+  </si>
+  <si>
+    <t>Ajuda a la cooperació per a la successió a les explotacions agrària ia la transmissió de coneixements a joves</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8204,54 +8363,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H983"/>
+  <dimension ref="A1:H1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H983"/>
+      <selection activeCell="A1" sqref="A1:H1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="498.878" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -19165,14157 +19324,14597 @@
       </c>
       <c r="C431" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H431" s="1" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>102</v>
+        <v>318</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1264</v>
+        <v>319</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B433" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="B433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C433" s="1" t="s">
-        <v>1264</v>
+        <v>79</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H433" s="1" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>318</v>
+        <v>1266</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>319</v>
+        <v>79</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H434" s="1" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1271</v>
+        <v>56</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1271</v>
+        <v>417</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>79</v>
+        <v>1201</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>56</v>
+        <v>417</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>57</v>
+        <v>1201</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1281</v>
-      </c>
-[...4 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>417</v>
+        <v>502</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1201</v>
+        <v>1127</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>833</v>
+        <v>1286</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1286</v>
+        <v>1127</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H442" s="1" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>502</v>
+        <v>1286</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1127</v>
+        <v>670</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H443" s="1" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1127</v>
+        <v>444</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H444" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1291</v>
+        <v>595</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>670</v>
+        <v>1294</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1296</v>
+        <v>133</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>444</v>
+        <v>352</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>595</v>
+        <v>1299</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1299</v>
+        <v>1127</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>133</v>
+        <v>1302</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>352</v>
+        <v>254</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1127</v>
+        <v>94</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1307</v>
+        <v>137</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>254</v>
+        <v>102</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H450" s="1" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1310</v>
+        <v>1291</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>94</v>
+        <v>966</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B452" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="B452" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C452" s="1" t="s">
-        <v>102</v>
+        <v>873</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H452" s="1" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1296</v>
+        <v>1312</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>966</v>
+        <v>254</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H453" s="1" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1317</v>
+        <v>374</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>873</v>
+        <v>344</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1317</v>
+        <v>140</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>254</v>
+        <v>1318</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>374</v>
+        <v>140</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>344</v>
+        <v>1318</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H456" s="1" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>140</v>
+        <v>1323</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>140</v>
+        <v>1327</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1323</v>
+        <v>412</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1332</v>
+        <v>1305</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>412</v>
+        <v>1334</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1336</v>
+        <v>694</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1310</v>
+        <v>554</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>694</v>
+        <v>1344</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>554</v>
+        <v>1343</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1345</v>
+        <v>496</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H465" s="1" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1348</v>
+        <v>947</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>496</v>
+        <v>639</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1348</v>
+        <v>1007</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>947</v>
+        <v>1038</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>639</v>
+        <v>542</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="H468" s="1" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1007</v>
+        <v>830</v>
       </c>
       <c r="C469" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F469" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H469" s="1" t="s">
         <v>1359</v>
-      </c>
-[...13 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B471" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B471" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" s="1" t="s">
-        <v>1286</v>
+        <v>1364</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H471" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1002</v>
+        <v>1367</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>470</v>
+        <v>1039</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1039</v>
+        <v>1123</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H474" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1375</v>
+        <v>872</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1376</v>
+        <v>988</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H475" s="1" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1123</v>
+        <v>1380</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H476" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>872</v>
+        <v>1383</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>988</v>
+        <v>1334</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H477" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B478" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="B478" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C478" s="1" t="s">
-        <v>1385</v>
+        <v>1334</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H483" s="1" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1388</v>
+        <v>1168</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1339</v>
+        <v>94</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1339</v>
+        <v>1380</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H486" s="1" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1168</v>
+        <v>1025</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>94</v>
+        <v>844</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H487" s="1" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1385</v>
+        <v>844</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H488" s="1" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1025</v>
+        <v>1403</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>844</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H489" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1405</v>
+        <v>485</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>844</v>
+        <v>347</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H490" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B491" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H491" s="1" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>485</v>
+        <v>133</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H492" s="1" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>564</v>
+        <v>1131</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1413</v>
+        <v>542</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B494" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="B494" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C494" s="1" t="s">
-        <v>352</v>
+        <v>1367</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>174</v>
+        <v>1416</v>
       </c>
       <c r="H494" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1131</v>
+        <v>652</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>542</v>
+        <v>653</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>174</v>
+        <v>1416</v>
       </c>
       <c r="H495" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1420</v>
+        <v>1367</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1372</v>
+        <v>356</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H496" s="1" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B497" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="B497" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C497" s="1" t="s">
-        <v>653</v>
+        <v>1424</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1372</v>
+        <v>821</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>356</v>
+        <v>1124</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H498" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1428</v>
+        <v>821</v>
       </c>
       <c r="C499" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H499" s="1" t="s">
         <v>1429</v>
-      </c>
-[...13 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B500" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="B500" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C500" s="1" t="s">
-        <v>1124</v>
+        <v>79</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H500" s="1" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>821</v>
+        <v>1434</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>880</v>
+        <v>988</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1436</v>
+        <v>526</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>79</v>
+        <v>578</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E502" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H502" s="1" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>988</v>
+        <v>714</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H503" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>526</v>
+        <v>385</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>578</v>
+        <v>1334</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H504" s="1" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B505" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H505" s="1" t="s">
         <v>1444</v>
-      </c>
-[...16 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H506" s="1" t="s">
         <v>1446</v>
-      </c>
-[...19 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B507" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="B507" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C507" s="1" t="s">
-        <v>401</v>
+        <v>1448</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H507" s="1" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1013</v>
+        <v>833</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>82</v>
+        <v>861</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H508" s="1" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H509" s="1" t="s">
         <v>1453</v>
-      </c>
-[...16 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B510" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="B510" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C510" s="1" t="s">
-        <v>861</v>
+        <v>254</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H510" s="1" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>86</v>
+        <v>1458</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>551</v>
+        <v>1201</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1460</v>
+        <v>717</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>254</v>
+        <v>94</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H512" s="1" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="B513" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F513" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H513" s="1" t="s">
         <v>1463</v>
-      </c>
-[...16 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B514" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="B514" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C514" s="1" t="s">
-        <v>94</v>
+        <v>1052</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H514" s="1" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>717</v>
+        <v>474</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H515" s="1" t="s">
         <v>1468</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="B516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H516" s="1" t="s">
         <v>1470</v>
-      </c>
-[...16 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B517" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="B517" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C517" s="1" t="s">
-        <v>474</v>
+        <v>1473</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>573</v>
+        <v>1476</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>573</v>
+        <v>1299</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G518" s="1"/>
       <c r="H518" s="1" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1477</v>
+        <v>677</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G519" s="1"/>
       <c r="H519" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1304</v>
+        <v>78</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G520" s="1"/>
       <c r="H520" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>677</v>
+        <v>1482</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1484</v>
+        <v>78</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G521" s="1"/>
       <c r="H521" s="1" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1487</v>
+        <v>1173</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G522" s="1"/>
       <c r="H522" s="1" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1487</v>
+        <v>60</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G523" s="1"/>
       <c r="H523" s="1" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1173</v>
+        <v>60</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G524" s="1"/>
       <c r="H524" s="1" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G525" s="1"/>
       <c r="H525" s="1" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>60</v>
+        <v>1494</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G526" s="1"/>
       <c r="H526" s="1" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>29</v>
+        <v>1494</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G527" s="1"/>
       <c r="H527" s="1" t="s">
-        <v>1498</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1499</v>
+        <v>133</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>78</v>
+        <v>479</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G528" s="1"/>
       <c r="H528" s="1" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1499</v>
+        <v>272</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G529" s="1"/>
       <c r="H529" s="1" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B530" s="1" t="s">
         <v>1502</v>
       </c>
-      <c r="B530" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C530" s="1" t="s">
-        <v>479</v>
+        <v>1503</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G530" s="1"/>
       <c r="H530" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>272</v>
+        <v>522</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>542</v>
+        <v>1039</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G531" s="1"/>
       <c r="H531" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1507</v>
+        <v>649</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1508</v>
+        <v>78</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G532" s="1"/>
       <c r="H532" s="1" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B533" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="B533" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C533" s="1" t="s">
-        <v>1039</v>
+        <v>1511</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G533" s="1"/>
       <c r="H533" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>649</v>
+        <v>1514</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>78</v>
+        <v>1515</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G534" s="1"/>
       <c r="H534" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G535" s="1"/>
       <c r="H535" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1520</v>
+        <v>711</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G536" s="1"/>
       <c r="H536" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1523</v>
+        <v>1439</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E537" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G537" s="1"/>
       <c r="H537" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1527</v>
+        <v>1525</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>711</v>
+        <v>1013</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G538" s="1"/>
       <c r="H538" s="1" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1444</v>
+        <v>386</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1530</v>
+        <v>725</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G539" s="1"/>
       <c r="H539" s="1" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C540" s="1" t="s">
         <v>1532</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G540" s="1"/>
       <c r="H540" s="1" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>725</v>
+        <v>947</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G541" s="1"/>
       <c r="H541" s="1" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>370</v>
+        <v>733</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G542" s="1"/>
       <c r="H542" s="1" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>370</v>
+        <v>401</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>947</v>
+        <v>1540</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G543" s="1"/>
       <c r="H543" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>733</v>
+        <v>1543</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G544" s="1"/>
       <c r="H544" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>401</v>
+        <v>1547</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1545</v>
+        <v>1305</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G545" s="1"/>
       <c r="H545" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1548</v>
+        <v>739</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G546" s="1"/>
       <c r="H546" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1310</v>
+        <v>1029</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G547" s="1"/>
       <c r="H547" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>739</v>
+        <v>1556</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E548" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G548" s="1"/>
       <c r="H548" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1029</v>
+        <v>724</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G549" s="1"/>
       <c r="H549" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B550" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="B550" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C550" s="1" t="s">
-        <v>1562</v>
+        <v>724</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E550" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G550" s="1"/>
       <c r="H550" s="1" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1565</v>
+        <v>137</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>724</v>
+        <v>642</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E551" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G551" s="1"/>
       <c r="H551" s="1" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1565</v>
+        <v>1502</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>724</v>
+        <v>102</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G552" s="1"/>
       <c r="H552" s="1" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>642</v>
+        <v>102</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G553" s="1"/>
       <c r="H553" s="1" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B554" s="1" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G554" s="1"/>
       <c r="H554" s="1" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G555" s="1"/>
       <c r="H555" s="1" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1576</v>
+        <v>725</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>102</v>
+        <v>478</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G556" s="1"/>
       <c r="H556" s="1" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>140</v>
+        <v>485</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>102</v>
+        <v>721</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G557" s="1"/>
       <c r="H557" s="1" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>725</v>
+        <v>691</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>478</v>
+        <v>915</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G558" s="1"/>
       <c r="H558" s="1" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>485</v>
+        <v>691</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>721</v>
+        <v>915</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G559" s="1"/>
       <c r="H559" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G560" s="1"/>
       <c r="H560" s="1" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1586</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G561" s="1"/>
       <c r="H561" s="1" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>691</v>
+        <v>1589</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>915</v>
+        <v>479</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G562" s="1"/>
       <c r="H562" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>784</v>
+        <v>1155</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G563" s="1"/>
       <c r="H563" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>479</v>
+        <v>401</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G564" s="1"/>
       <c r="H564" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1155</v>
+        <v>137</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1597</v>
+        <v>360</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G565" s="1"/>
       <c r="H565" s="1" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1600</v>
+        <v>133</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G566" s="1"/>
       <c r="H566" s="1" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B567" s="1" t="s">
         <v>1602</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="1" t="s">
-        <v>360</v>
+        <v>1603</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G567" s="1"/>
       <c r="H567" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>133</v>
+        <v>1606</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>352</v>
+        <v>1607</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G568" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H568" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1608</v>
+        <v>626</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G569" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H569" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1611</v>
+        <v>133</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1612</v>
+        <v>444</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H570" s="1" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1615</v>
+        <v>753</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>626</v>
+        <v>526</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H571" s="1" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>133</v>
+        <v>1091</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>444</v>
+        <v>587</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H572" s="1" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1619</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H573" s="1" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1091</v>
+        <v>1622</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>587</v>
+        <v>1061</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H574" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>622</v>
+        <v>1622</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1624</v>
+        <v>1061</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H575" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B576" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H576" s="1" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1627</v>
+        <v>541</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1061</v>
+        <v>352</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H577" s="1" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>977</v>
+        <v>137</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1632</v>
+        <v>102</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H578" s="1" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C579" s="1" t="s">
         <v>1634</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H579" s="1" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>137</v>
+        <v>577</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>102</v>
+        <v>1634</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H580" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>577</v>
+        <v>778</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1639</v>
+        <v>1312</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H581" s="1" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="1" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>577</v>
+        <v>385</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1639</v>
+        <v>386</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H582" s="1" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="1" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>778</v>
+        <v>385</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1317</v>
+        <v>386</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H583" s="1" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C584" s="1" t="s">
         <v>1645</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H584" s="1" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>385</v>
+        <v>1439</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>386</v>
+        <v>1645</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H585" s="1" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1444</v>
+        <v>1650</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1650</v>
+        <v>1560</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H586" s="1" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1444</v>
+        <v>1650</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1650</v>
+        <v>1560</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H587" s="1" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1655</v>
+        <v>711</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1565</v>
+        <v>1334</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H588" s="1" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B589" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="B589" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" s="1" t="s">
-        <v>1565</v>
+        <v>1658</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H589" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1339</v>
+        <v>82</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H590" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1663</v>
+        <v>1532</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H591" s="1" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>714</v>
+        <v>1658</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>82</v>
+        <v>555</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H592" s="1" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="B593" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H593" s="1" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1663</v>
+        <v>478</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>555</v>
+        <v>1671</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H594" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>554</v>
+        <v>318</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1673</v>
+        <v>319</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E595" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H595" s="1" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>478</v>
+        <v>318</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1676</v>
+        <v>56</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H596" s="1" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="1" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>319</v>
+        <v>56</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E597" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H597" s="1" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C598" s="1" t="s">
         <v>1680</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H598" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>318</v>
+        <v>907</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>56</v>
+        <v>1680</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H599" s="1" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1685</v>
+        <v>1680</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H600" s="1" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="1" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>907</v>
+        <v>56</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1685</v>
+        <v>57</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H601" s="1" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B602" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="B602" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C602" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H602" s="1" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>56</v>
+        <v>944</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>57</v>
+        <v>574</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H603" s="1" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1694</v>
+        <v>478</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H604" s="1" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>944</v>
+        <v>1091</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>574</v>
+        <v>1286</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H605" s="1" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>478</v>
+        <v>1658</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H606" s="1" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1091</v>
+        <v>1236</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1291</v>
+        <v>1156</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>113</v>
+        <v>266</v>
       </c>
       <c r="H607" s="1" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1663</v>
+        <v>140</v>
       </c>
       <c r="C608" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F608" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H608" s="1" t="s">
         <v>1704</v>
-      </c>
-[...13 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="1" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1236</v>
+        <v>133</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1156</v>
+        <v>479</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H609" s="1" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="1" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>140</v>
+        <v>416</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>622</v>
+        <v>934</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H610" s="1" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C611" s="1" t="s">
         <v>1710</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H611" s="1" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>416</v>
+        <v>1367</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H612" s="1" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1201</v>
+        <v>1367</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1715</v>
+        <v>962</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H613" s="1" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B614" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="B614" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C614" s="1" t="s">
-        <v>962</v>
+        <v>1718</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H614" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1372</v>
+        <v>830</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>962</v>
+        <v>1721</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H615" s="1" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="1" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1722</v>
+        <v>355</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H616" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1726</v>
+        <v>680</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H617" s="1" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>355</v>
+        <v>635</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H618" s="1" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>830</v>
+        <v>1732</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>680</v>
+        <v>1733</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H619" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>635</v>
+        <v>1736</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1734</v>
+        <v>467</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H620" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1737</v>
+        <v>1013</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1738</v>
+        <v>911</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H621" s="1" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1741</v>
+        <v>1013</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>467</v>
+        <v>911</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H622" s="1" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="1" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1013</v>
+        <v>1241</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H623" s="1" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C624" s="1" t="s">
         <v>1745</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H624" s="1" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1241</v>
+        <v>1748</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>912</v>
+        <v>1465</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H625" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>425</v>
+        <v>1751</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1750</v>
+        <v>478</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H626" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1753</v>
+        <v>492</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1470</v>
+        <v>493</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H627" s="1" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>478</v>
+        <v>56</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H628" s="1" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C629" s="1"/>
       <c r="D629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H629" s="1" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1761</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C630" s="1"/>
       <c r="D630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H630" s="1" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>496</v>
+        <v>102</v>
       </c>
       <c r="C631" s="1"/>
       <c r="D631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H631" s="1" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1" t="s">
-        <v>1765</v>
+        <v>1764</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>496</v>
+        <v>619</v>
       </c>
       <c r="C632" s="1"/>
       <c r="D632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H632" s="1" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B633" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="B633" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C633" s="1"/>
+      <c r="C633" s="1" t="s">
+        <v>555</v>
+      </c>
       <c r="D633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H633" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C634" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>573</v>
+      </c>
       <c r="D634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H634" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="B635" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C635" s="1" t="s">
         <v>1772</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H635" s="1" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>573</v>
+        <v>1775</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>573</v>
+        <v>1776</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H636" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>872</v>
+        <v>1779</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1777</v>
+        <v>1039</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H637" s="1" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1781</v>
+        <v>417</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H638" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1784</v>
+        <v>1076</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1039</v>
+        <v>1785</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H639" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1787</v>
+        <v>183</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>417</v>
+        <v>1195</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H640" s="1" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1076</v>
+        <v>1138</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1790</v>
+        <v>691</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H641" s="1" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1792</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H642" s="1" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1138</v>
+        <v>454</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>691</v>
+        <v>1795</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H643" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>635</v>
+        <v>827</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1797</v>
+        <v>1180</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H644" s="1" t="s">
         <v>1798</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>454</v>
+        <v>1180</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1800</v>
+        <v>366</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H645" s="1" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>827</v>
+        <v>137</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1180</v>
+        <v>385</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H646" s="1" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>1804</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H647" s="1" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>137</v>
+        <v>619</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>385</v>
+        <v>57</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H648" s="1" t="s">
         <v>1807</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>619</v>
+        <v>318</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H649" s="1" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>619</v>
+        <v>1812</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>57</v>
+        <v>1813</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E650" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H650" s="1" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="1" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>318</v>
+        <v>1816</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1814</v>
+        <v>849</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H651" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="1" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1817</v>
+        <v>1782</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1818</v>
+        <v>661</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E652" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H652" s="1" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="B653" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C653" s="1" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H653" s="1" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1787</v>
+        <v>1291</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>661</v>
+        <v>1824</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H654" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>522</v>
+        <v>1472</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1826</v>
+        <v>596</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H655" s="1" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1296</v>
+        <v>971</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1829</v>
+        <v>541</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H656" s="1" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B657" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="B657" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C657" s="1" t="s">
-        <v>596</v>
+        <v>455</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H657" s="1" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>971</v>
+        <v>385</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>541</v>
+        <v>386</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H658" s="1" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="B659" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C659" s="1" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H659" s="1" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>385</v>
+        <v>1334</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H660" s="1" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>370</v>
+        <v>82</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1841</v>
+        <v>1733</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H661" s="1" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C662" s="1" t="s">
         <v>1843</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H662" s="1" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>82</v>
+        <v>631</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1738</v>
+        <v>1846</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H663" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>492</v>
+        <v>631</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1848</v>
+        <v>1846</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H664" s="1" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>631</v>
+        <v>1007</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1851</v>
+        <v>793</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H665" s="1" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="1" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>631</v>
+        <v>1007</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1851</v>
+        <v>793</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H666" s="1" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="1" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1007</v>
+        <v>1751</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>793</v>
+        <v>1016</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H667" s="1" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="1" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1007</v>
+        <v>554</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>793</v>
+        <v>1843</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H668" s="1" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="1" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1756</v>
+        <v>1007</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1016</v>
+        <v>793</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H669" s="1" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="1" t="s">
-        <v>1861</v>
+        <v>1848</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>554</v>
+        <v>1007</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1848</v>
+        <v>793</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H670" s="1" t="s">
-        <v>1862</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="1" t="s">
-        <v>1863</v>
+        <v>1861</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H671" s="1" t="s">
-        <v>1864</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="1" t="s">
-        <v>1853</v>
+        <v>1863</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1007</v>
+        <v>783</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>793</v>
+        <v>1380</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H672" s="1" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="1" t="s">
-        <v>1866</v>
+        <v>1858</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1007</v>
+        <v>1865</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>793</v>
+        <v>704</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H673" s="1" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="1" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>783</v>
+        <v>940</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1385</v>
+        <v>761</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H674" s="1" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="1" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1870</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="C675" s="1"/>
       <c r="D675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H675" s="1" t="s">
-        <v>1871</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C676" s="1" t="s">
         <v>1872</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H676" s="1" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C677" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>1201</v>
+      </c>
       <c r="D677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H677" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1375</v>
+        <v>1877</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1877</v>
+        <v>1721</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H678" s="1" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>183</v>
+        <v>1424</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1201</v>
+        <v>1323</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H679" s="1" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B680" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C680" s="1" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H680" s="1" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1429</v>
+        <v>137</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1328</v>
+        <v>102</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H681" s="1" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="1" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1887</v>
+        <v>102</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H682" s="1" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="1" t="s">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>137</v>
+        <v>1888</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>102</v>
+        <v>1395</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H683" s="1" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="1" t="s">
-        <v>1889</v>
+        <v>278</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>137</v>
+        <v>1525</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>102</v>
+        <v>1890</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H684" s="1" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1893</v>
+        <v>717</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1400</v>
+        <v>386</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H685" s="1" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="1" t="s">
-        <v>278</v>
+        <v>1894</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1530</v>
+        <v>1165</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1895</v>
+        <v>82</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H686" s="1" t="s">
-        <v>1896</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="1" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>717</v>
+        <v>1890</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>386</v>
+        <v>425</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H687" s="1" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="1" t="s">
-        <v>1899</v>
+        <v>1863</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1165</v>
+        <v>783</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>82</v>
+        <v>1380</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H688" s="1" t="s">
-        <v>1900</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="1" t="s">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1895</v>
+        <v>1334</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>425</v>
+        <v>1532</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H689" s="1" t="s">
-        <v>1902</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="1" t="s">
-        <v>1868</v>
+        <v>1901</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>783</v>
+        <v>1902</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1385</v>
+        <v>721</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H690" s="1" t="s">
         <v>1903</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1339</v>
+        <v>1905</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1537</v>
+        <v>1906</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H691" s="1" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1907</v>
+        <v>492</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>721</v>
+        <v>1843</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H692" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="1" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1910</v>
+        <v>133</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1911</v>
+        <v>352</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H693" s="1" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="1" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>492</v>
+        <v>1370</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1848</v>
+        <v>542</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H694" s="1" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="1" t="s">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H695" s="1" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B696" s="1" t="s">
         <v>1917</v>
       </c>
-      <c r="B696" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C696" s="1" t="s">
-        <v>542</v>
+        <v>1918</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H696" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>133</v>
+        <v>635</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H697" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1922</v>
+        <v>635</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1923</v>
+        <v>360</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H698" s="1" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C699" s="1" t="s">
         <v>1925</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H699" s="1" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H700" s="1" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>407</v>
+        <v>1775</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1930</v>
+        <v>290</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H701" s="1" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="1" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>631</v>
+        <v>289</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H702" s="1" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F703" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H703" s="1" t="s">
         <v>1934</v>
-      </c>
-[...19 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F704" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>1936</v>
-      </c>
-[...16 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H704" s="1" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>565</v>
+        <v>1939</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>319</v>
+        <v>32</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E705" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>174</v>
+        <v>1936</v>
       </c>
       <c r="H705" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>133</v>
+        <v>1942</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>352</v>
+        <v>1943</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H706" s="1" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="1" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>32</v>
+        <v>1947</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H707" s="1" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="1" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H708" s="1" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="1" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1951</v>
+        <v>478</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1952</v>
+        <v>1694</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H709" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1956</v>
+        <v>1408</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H710" s="1" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>478</v>
+        <v>1200</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1699</v>
+        <v>1821</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H711" s="1" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1413</v>
+        <v>1962</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H712" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1200</v>
+        <v>1965</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1826</v>
+        <v>590</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H713" s="1" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B714" s="1" t="s">
         <v>1965</v>
       </c>
-      <c r="B714" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C714" s="1" t="s">
-        <v>1967</v>
+        <v>590</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H714" s="1" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H715" s="1" t="s">
-        <v>1971</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F716" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H716" s="1" t="s">
         <v>1972</v>
-      </c>
-[...19 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F717" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H717" s="1" t="s">
         <v>1974</v>
-      </c>
-[...19 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F718" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H718" s="1" t="s">
         <v>1976</v>
-      </c>
-[...19 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F719" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H719" s="1" t="s">
         <v>1978</v>
-      </c>
-[...19 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="1" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H720" s="1" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="1" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H721" s="1" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="1" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H722" s="1" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="1" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H723" s="1" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="1" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H724" s="1" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="1" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H725" s="1" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="1" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H726" s="1" t="s">
-        <v>1993</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F727" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H727" s="1" t="s">
         <v>1994</v>
-      </c>
-[...19 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F728" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H728" s="1" t="s">
         <v>1996</v>
-      </c>
-[...19 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="1" t="s">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H729" s="1" t="s">
-        <v>1999</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B730" s="1" t="s">
         <v>2000</v>
       </c>
-      <c r="B730" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C730" s="1" t="s">
-        <v>443</v>
+        <v>806</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H730" s="1" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1076</v>
+        <v>1434</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>443</v>
+        <v>1946</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H731" s="1" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="B732" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F732" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H732" s="1" t="s">
         <v>2005</v>
-      </c>
-[...16 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C733" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="B733" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H733" s="1" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1520</v>
+        <v>374</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>873</v>
+        <v>1255</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H734" s="1" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1520</v>
+        <v>434</v>
       </c>
       <c r="C735" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F735" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H735" s="1" t="s">
         <v>2012</v>
-      </c>
-[...13 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B736" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B736" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C736" s="1" t="s">
-        <v>1255</v>
+        <v>2015</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H736" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="1" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>434</v>
+        <v>2014</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>348</v>
+        <v>2015</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F737" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H737" s="1" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2019</v>
+        <v>918</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F738" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H738" s="1" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F739" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H739" s="1" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="1" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>918</v>
+        <v>2023</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F740" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H740" s="1" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="B741" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F741" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H741" s="1" t="s">
         <v>2028</v>
-      </c>
-[...16 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F742" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H742" s="1" t="s">
         <v>2030</v>
-      </c>
-[...19 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F743" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H743" s="1" t="s">
         <v>2032</v>
-      </c>
-[...19 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H744" s="1" t="s">
         <v>2035</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>827</v>
+        <v>1547</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1180</v>
+        <v>2037</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H745" s="1" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>966</v>
+        <v>565</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H746" s="1" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1552</v>
+        <v>631</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2042</v>
+        <v>1776</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H747" s="1" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>565</v>
+        <v>1423</v>
       </c>
       <c r="C748" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F748" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H748" s="1" t="s">
         <v>2045</v>
-      </c>
-[...13 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B749" s="1" t="s">
         <v>2047</v>
       </c>
-      <c r="B749" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C749" s="1" t="s">
-        <v>1781</v>
+        <v>319</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E749" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H749" s="1" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1428</v>
+        <v>2047</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>656</v>
+        <v>319</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E750" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F750" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H750" s="1" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="B751" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F751" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H751" s="1" t="s">
         <v>2052</v>
-      </c>
-[...16 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F752" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H752" s="1" t="s">
         <v>2054</v>
-      </c>
-[...19 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="1" t="s">
-        <v>2056</v>
+        <v>2055</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F753" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H753" s="1" t="s">
-        <v>2057</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C754" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="B754" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F754" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H754" s="1" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>385</v>
+        <v>56</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H755" s="1" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>434</v>
+        <v>56</v>
       </c>
       <c r="C756" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F756" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H756" s="1" t="s">
         <v>2063</v>
-      </c>
-[...13 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F757" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H757" s="1" t="s">
         <v>2065</v>
-      </c>
-[...19 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F758" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H758" s="1" t="s">
         <v>2067</v>
-      </c>
-[...19 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F759" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H759" s="1" t="s">
         <v>2069</v>
-      </c>
-[...19 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F760" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H760" s="1" t="s">
         <v>2071</v>
-      </c>
-[...19 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B761" s="1" t="s">
         <v>2073</v>
       </c>
-      <c r="B761" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C761" s="1" t="s">
-        <v>1317</v>
+        <v>670</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F761" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H761" s="1" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>778</v>
+        <v>2076</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1317</v>
+        <v>479</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F762" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H762" s="1" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="1" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>2078</v>
+        <v>2076</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>670</v>
+        <v>479</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F763" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H763" s="1" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="1" t="s">
         <v>2080</v>
       </c>
       <c r="B764" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F764" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H764" s="1" t="s">
         <v>2081</v>
-      </c>
-[...16 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B765" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="B765" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C765" s="1" t="s">
-        <v>479</v>
+        <v>2084</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H765" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1025</v>
+        <v>2083</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1259</v>
+        <v>2084</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E766" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H766" s="1" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="1" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>2088</v>
+        <v>2083</v>
       </c>
       <c r="C767" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F767" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H767" s="1" t="s">
         <v>2089</v>
-      </c>
-[...13 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B768" s="1" t="s">
         <v>2091</v>
       </c>
-      <c r="B768" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C768" s="1" t="s">
-        <v>2089</v>
+        <v>573</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H768" s="1" t="s">
         <v>2092</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>1941</v>
+        <v>117</v>
       </c>
       <c r="H769" s="1" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="1" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>2096</v>
+        <v>880</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>573</v>
+        <v>694</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>1941</v>
+        <v>117</v>
       </c>
       <c r="H770" s="1" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="1" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2100</v>
+        <v>590</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H771" s="1" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>880</v>
+        <v>1547</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>694</v>
+        <v>2103</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H772" s="1" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>2105</v>
+        <v>720</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>590</v>
+        <v>2106</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H773" s="1" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="1" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1552</v>
+        <v>2109</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F774" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H774" s="1" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="1" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>720</v>
+        <v>102</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2111</v>
+        <v>721</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F775" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H775" s="1" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="1" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>2114</v>
+        <v>140</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2115</v>
+        <v>79</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E776" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F776" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H776" s="1" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="1" t="s">
-        <v>2117</v>
+        <v>2116</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>721</v>
+        <v>352</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F777" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H777" s="1" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="1" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E778" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F778" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H778" s="1" t="s">
-        <v>2120</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="1" t="s">
-        <v>2121</v>
+        <v>2120</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>301</v>
+        <v>140</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>352</v>
+        <v>319</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E779" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F779" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H779" s="1" t="s">
-        <v>2122</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B780" s="1" t="s">
         <v>2123</v>
       </c>
-      <c r="B780" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C780" s="1" t="s">
-        <v>102</v>
+        <v>2124</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F780" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H780" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="1" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>140</v>
+        <v>2127</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>319</v>
+        <v>2128</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E781" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H781" s="1" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="1" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2129</v>
+        <v>940</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F782" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H782" s="1" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E783" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F783" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H783" s="1" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="1" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>2136</v>
+        <v>395</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>940</v>
+        <v>352</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F784" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H784" s="1" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="1" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>2139</v>
+        <v>646</v>
       </c>
       <c r="C785" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F785" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H785" s="1" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>395</v>
+        <v>2143</v>
       </c>
       <c r="C786" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F786" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H786" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="1" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>646</v>
+        <v>1294</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>2145</v>
+        <v>695</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F787" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G787" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H787" s="1" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>2148</v>
+        <v>1127</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>352</v>
+        <v>237</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F788" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G788" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H788" s="1" t="s">
-        <v>2149</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C789" s="1" t="s">
         <v>2150</v>
-      </c>
-[...4 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G789" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H789" s="1" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1127</v>
+        <v>237</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F790" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H790" s="1" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1523</v>
+        <v>478</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>2155</v>
+        <v>1671</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F791" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G791" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H791" s="1" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B792" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="B792" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C792" s="1" t="s">
-        <v>102</v>
+        <v>2158</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F792" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H792" s="1" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="1" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>478</v>
+        <v>2161</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1676</v>
+        <v>2162</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F793" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G793" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H793" s="1" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="1" t="s">
-        <v>2161</v>
+        <v>2147</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>2162</v>
+        <v>1756</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2163</v>
+        <v>721</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F794" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G794" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H794" s="1" t="s">
         <v>2164</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>2166</v>
+        <v>319</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2167</v>
+        <v>721</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F795" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G795" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H795" s="1" t="s">
-        <v>2168</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="1" t="s">
-        <v>2152</v>
+        <v>2167</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1761</v>
+        <v>843</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>721</v>
+        <v>319</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E796" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F796" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G796" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H796" s="1" t="s">
-        <v>2169</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B797" s="1" t="s">
         <v>2170</v>
       </c>
-      <c r="B797" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C797" s="1" t="s">
-        <v>721</v>
+        <v>2171</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F797" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G797" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H797" s="1" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="1" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>843</v>
+        <v>2174</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E798" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F798" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G798" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H798" s="1" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="1" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>2175</v>
+        <v>564</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F799" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G799" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H799" s="1" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="1" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>322</v>
+        <v>2181</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F800" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G800" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H800" s="1" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="1" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>564</v>
+        <v>451</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2182</v>
+        <v>444</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F801" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G801" s="1"/>
       <c r="H801" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F802" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G802" s="1"/>
       <c r="H802" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>451</v>
+        <v>933</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>444</v>
+        <v>694</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F803" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G803" s="1"/>
       <c r="H803" s="1" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="1" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>2191</v>
+        <v>1602</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2192</v>
+        <v>523</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F804" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G804" s="1"/>
       <c r="H804" s="1" t="s">
-        <v>2193</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="1" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>933</v>
+        <v>1602</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>694</v>
+        <v>523</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G805" s="1"/>
       <c r="H805" s="1" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="1" t="s">
-        <v>2196</v>
+        <v>2195</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1607</v>
+        <v>355</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>523</v>
+        <v>1776</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G806" s="1"/>
       <c r="H806" s="1" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="1" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1607</v>
+        <v>1367</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>523</v>
+        <v>653</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F807" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G807" s="1"/>
       <c r="H807" s="1" t="s">
-        <v>2199</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="1" t="s">
-        <v>2200</v>
+        <v>2199</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>355</v>
+        <v>1367</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1781</v>
+        <v>653</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G808" s="1"/>
       <c r="H808" s="1" t="s">
-        <v>2201</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C809" s="1" t="s">
         <v>2202</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F809" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G809" s="1"/>
       <c r="H809" s="1" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1372</v>
+        <v>927</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>653</v>
+        <v>1344</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F810" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G810" s="1"/>
       <c r="H810" s="1" t="s">
         <v>2205</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1291</v>
+        <v>1395</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2207</v>
+        <v>1890</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F811" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G811" s="1"/>
       <c r="H811" s="1" t="s">
-        <v>2208</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C812" s="1" t="s">
         <v>2209</v>
-      </c>
-[...4 lines deleted...]
-        <v>1349</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F812" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G812" s="1"/>
       <c r="H812" s="1" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1400</v>
+        <v>1663</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1895</v>
+        <v>2209</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F813" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G813" s="1"/>
       <c r="H813" s="1" t="s">
         <v>2212</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1668</v>
+        <v>1663</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2214</v>
+        <v>1241</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F814" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G814" s="1"/>
       <c r="H814" s="1" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="1" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1668</v>
+        <v>717</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2214</v>
+        <v>386</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F815" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G815" s="1"/>
       <c r="H815" s="1" t="s">
-        <v>2217</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="1" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1668</v>
+        <v>137</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1241</v>
+        <v>102</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F816" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G816" s="1"/>
       <c r="H816" s="1" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="1" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>717</v>
+        <v>137</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F817" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G817" s="1"/>
       <c r="H817" s="1" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="1" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>137</v>
+        <v>478</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>102</v>
+        <v>479</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F818" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G818" s="1"/>
       <c r="H818" s="1" t="s">
-        <v>2223</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2224</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F819" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G819" s="1"/>
       <c r="H819" s="1" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>478</v>
+        <v>911</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>479</v>
+        <v>912</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F820" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G820" s="1"/>
       <c r="H820" s="1" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>912</v>
+        <v>133</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2229</v>
+        <v>352</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F821" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G821" s="1"/>
       <c r="H821" s="1" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="1" t="s">
-        <v>2231</v>
+        <v>2230</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>911</v>
+        <v>523</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>912</v>
+        <v>523</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F822" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G822" s="1"/>
       <c r="H822" s="1" t="s">
-        <v>2232</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C823" s="1" t="s">
         <v>2233</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F823" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G823" s="1"/>
       <c r="H823" s="1" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="1" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>523</v>
+        <v>133</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>523</v>
+        <v>352</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F824" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G824" s="1"/>
       <c r="H824" s="1" t="s">
-        <v>2236</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B825" s="1" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1781</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F825" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G825" s="1"/>
       <c r="H825" s="1" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="1" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>352</v>
+        <v>626</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F826" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G826" s="1"/>
       <c r="H826" s="1" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F827" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G827" s="1"/>
       <c r="H827" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>64</v>
+        <v>833</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>626</v>
+        <v>1281</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F828" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G828" s="1"/>
       <c r="H828" s="1" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="1" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>2248</v>
+        <v>833</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2249</v>
+        <v>1281</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F829" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G829" s="1"/>
       <c r="H829" s="1" t="s">
-        <v>2250</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="1" t="s">
-        <v>2251</v>
+        <v>2250</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1286</v>
+        <v>1337</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F830" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G830" s="1"/>
       <c r="H830" s="1" t="s">
-        <v>2252</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B831" s="1" t="s">
         <v>2253</v>
       </c>
-      <c r="B831" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C831" s="1" t="s">
-        <v>1286</v>
+        <v>1337</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F831" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G831" s="1"/>
       <c r="H831" s="1" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>833</v>
+        <v>2253</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1342</v>
+        <v>36</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F832" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G832" s="1"/>
       <c r="H832" s="1" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="1" t="s">
         <v>2257</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>2258</v>
+        <v>2253</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1342</v>
+        <v>670</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F833" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G833" s="1"/>
       <c r="H833" s="1" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="1" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>2258</v>
+        <v>1091</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>36</v>
+        <v>1962</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F834" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G834" s="1"/>
       <c r="H834" s="1" t="s">
-        <v>2261</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B835" s="1" t="s">
         <v>2262</v>
       </c>
-      <c r="B835" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C835" s="1" t="s">
-        <v>670</v>
+        <v>352</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F835" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G835" s="1"/>
       <c r="H835" s="1" t="s">
         <v>2263</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1091</v>
+        <v>2262</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1967</v>
+        <v>352</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F836" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G836" s="1"/>
       <c r="H836" s="1" t="s">
         <v>2265</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>2267</v>
+        <v>2262</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G837" s="1"/>
       <c r="H837" s="1" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="1" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>2267</v>
+        <v>2262</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F838" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G838" s="1"/>
       <c r="H838" s="1" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="1" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>2267</v>
+        <v>545</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>352</v>
+        <v>1156</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F839" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G839" s="1"/>
       <c r="H839" s="1" t="s">
-        <v>2272</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="1" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>2267</v>
+        <v>1943</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F840" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G840" s="1"/>
       <c r="H840" s="1" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="1" t="s">
-        <v>2275</v>
+        <v>2274</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>545</v>
+        <v>421</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1156</v>
+        <v>1831</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F841" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G841" s="1"/>
       <c r="H841" s="1" t="s">
-        <v>2276</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B842" s="1" t="s">
         <v>2277</v>
       </c>
-      <c r="B842" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C842" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F842" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G842" s="1"/>
       <c r="H842" s="1" t="s">
         <v>2278</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>421</v>
+        <v>2280</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1836</v>
+        <v>352</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F843" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G843" s="1"/>
       <c r="H843" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>352</v>
+        <v>102</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F844" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G844" s="1"/>
       <c r="H844" s="1" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="1" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>2285</v>
+        <v>670</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>352</v>
+        <v>695</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F845" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G845" s="1"/>
       <c r="H845" s="1" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>102</v>
+        <v>2174</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F846" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G846" s="1"/>
       <c r="H846" s="1" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>670</v>
+        <v>1302</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>695</v>
+        <v>1772</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F847" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G847" s="1"/>
       <c r="H847" s="1" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>2293</v>
+        <v>1795</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2179</v>
+        <v>1947</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F848" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G848" s="1"/>
       <c r="H848" s="1" t="s">
-        <v>2294</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C849" s="1" t="s">
         <v>2295</v>
       </c>
-      <c r="B849" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D849" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E849" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F849" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G849" s="1"/>
       <c r="H849" s="1" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1800</v>
+        <v>2298</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1952</v>
+        <v>2299</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F850" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G850" s="1"/>
       <c r="H850" s="1" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="1" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>318</v>
+        <v>666</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2300</v>
+        <v>1318</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E851" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F851" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G851" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>273</v>
+      </c>
       <c r="H851" s="1" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>2303</v>
+        <v>1053</v>
       </c>
       <c r="C852" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E852" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F852" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G852" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H852" s="1" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>666</v>
+        <v>1053</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1323</v>
+        <v>2304</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F853" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>273</v>
+        <v>117</v>
       </c>
       <c r="H853" s="1" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="1" t="s">
         <v>2308</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1053</v>
+        <v>1105</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2309</v>
+        <v>1096</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E854" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F854" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G854" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H854" s="1" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="1" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1053</v>
+        <v>1105</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2309</v>
+        <v>322</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F855" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G855" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H855" s="1" t="s">
-        <v>2312</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="1" t="s">
-        <v>2313</v>
+        <v>2312</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C856" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E856" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F856" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G856" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H856" s="1" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B857" s="1" t="s">
         <v>2315</v>
       </c>
-      <c r="B857" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C857" s="1" t="s">
-        <v>322</v>
+        <v>2316</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F857" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G857" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H857" s="1" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="1" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1105</v>
+        <v>1053</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1096</v>
+        <v>2319</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E858" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F858" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H858" s="1" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="1" t="s">
-        <v>2319</v>
+        <v>1311</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>2320</v>
+        <v>1843</v>
       </c>
       <c r="C859" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F859" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H859" s="1" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1053</v>
+        <v>844</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F860" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H860" s="1" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="1" t="s">
-        <v>1316</v>
+        <v>2326</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1848</v>
+        <v>2327</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2326</v>
+        <v>322</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F861" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H861" s="1" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="1" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>844</v>
+        <v>666</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2329</v>
+        <v>2324</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F862" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G862" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H862" s="1" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="B863" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C863" s="1" t="s">
         <v>2332</v>
       </c>
-      <c r="C863" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F863" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>937</v>
+        <v>117</v>
       </c>
       <c r="H863" s="1" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="1" t="s">
         <v>2334</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>666</v>
+        <v>2335</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F864" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G864" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H864" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>666</v>
+        <v>1105</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2337</v>
+        <v>1102</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F865" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G865" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H865" s="1" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="B866" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F866" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H866" s="1" t="s">
         <v>2340</v>
-      </c>
-[...16 lines deleted...]
-        <v>2341</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F867" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H867" s="1" t="s">
         <v>2342</v>
-      </c>
-[...19 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F868" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H868" s="1" t="s">
         <v>2344</v>
-      </c>
-[...19 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="1" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>2340</v>
+        <v>666</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2337</v>
+        <v>2324</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F869" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G869" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H869" s="1" t="s">
-        <v>2347</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F870" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H870" s="1" t="s">
         <v>2348</v>
-      </c>
-[...19 lines deleted...]
-        <v>2349</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B871" s="1" t="s">
         <v>2350</v>
       </c>
-      <c r="B871" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C871" s="1" t="s">
-        <v>2329</v>
+        <v>1804</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F871" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="H871" s="1" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>2320</v>
+        <v>56</v>
       </c>
       <c r="C872" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F872" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="H872" s="1" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="B873" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F873" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H873" s="1" t="s">
         <v>2355</v>
-      </c>
-[...16 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="1" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C874" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F874" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G874" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H874" s="1" t="s">
-        <v>2358</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="1" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F875" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G875" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H875" s="1" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="1" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C876" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F876" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G876" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H876" s="1" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="1" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C877" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F877" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G877" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H877" s="1" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="1" t="s">
-        <v>2365</v>
+        <v>2364</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F878" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="H878" s="1" t="s">
-        <v>2366</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C879" s="1" t="s">
         <v>2367</v>
       </c>
-      <c r="B879" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F879" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>134</v>
+        <v>273</v>
       </c>
       <c r="H879" s="1" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>56</v>
+        <v>1595</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>57</v>
+        <v>2370</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E880" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F880" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G880" s="1"/>
       <c r="H880" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="1" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1255</v>
+        <v>2373</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2372</v>
+        <v>1318</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F881" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>273</v>
+        <v>1416</v>
       </c>
       <c r="H881" s="1" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="1" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1600</v>
+        <v>2373</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E882" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F882" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G882" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="H882" s="1" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="1" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>2378</v>
+        <v>318</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1323</v>
+        <v>2295</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E883" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F883" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>1421</v>
+        <v>266</v>
       </c>
       <c r="H883" s="1" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>2378</v>
+        <v>318</v>
       </c>
       <c r="C884" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F884" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G884" s="1"/>
+      <c r="H884" s="1" t="s">
         <v>2381</v>
-      </c>
-[...13 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="1" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2300</v>
+        <v>319</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E885" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F885" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G885" s="1"/>
       <c r="H885" s="1" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="1" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C886" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E886" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F886" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G886" s="1"/>
       <c r="H886" s="1" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="1" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C887" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E887" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F887" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G887" s="1"/>
       <c r="H887" s="1" t="s">
-        <v>2388</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="1" t="s">
-        <v>2389</v>
+        <v>2388</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E888" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F888" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G888" s="1"/>
       <c r="H888" s="1" t="s">
-        <v>2390</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="1" t="s">
-        <v>2391</v>
+        <v>2390</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C889" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E889" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F889" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G889" s="1"/>
       <c r="H889" s="1" t="s">
-        <v>2392</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C890" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F890" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H890" s="1" t="s">
         <v>2393</v>
-      </c>
-[...17 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C891" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H891" s="1" t="s">
         <v>2395</v>
-      </c>
-[...17 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C892" s="1" t="s">
         <v>2397</v>
       </c>
-      <c r="B892" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F892" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="H892" s="1" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>322</v>
+        <v>2400</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1032</v>
+        <v>1102</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F893" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>937</v>
+        <v>61</v>
       </c>
       <c r="H893" s="1" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="1" t="s">
-        <v>2401</v>
+        <v>1539</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1555</v>
+        <v>2400</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F894" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G894" s="1"/>
       <c r="H894" s="1" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>2405</v>
+        <v>889</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1102</v>
+        <v>2402</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F895" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G895" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H895" s="1" t="s">
-        <v>2406</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="1" t="s">
-        <v>1544</v>
+        <v>2406</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>2405</v>
+        <v>889</v>
       </c>
       <c r="C896" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G896" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>1416</v>
+      </c>
       <c r="H896" s="1" t="s">
         <v>2408</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>889</v>
+        <v>1083</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2407</v>
+        <v>57</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F897" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="H897" s="1" t="s">
         <v>2410</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>889</v>
+        <v>57</v>
       </c>
       <c r="C898" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F898" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H898" s="1" t="s">
         <v>2412</v>
-      </c>
-[...13 lines deleted...]
-        <v>2413</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B899" s="1" t="s">
         <v>2414</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C899" s="1" t="s">
-        <v>57</v>
+        <v>2415</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F899" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="H899" s="1" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="1" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>57</v>
+        <v>2418</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>57</v>
+        <v>2419</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E900" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F900" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H900" s="1" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="1" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>2419</v>
+        <v>322</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G901" s="1"/>
       <c r="H901" s="1" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="1" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>2423</v>
+        <v>322</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2424</v>
+        <v>2015</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E902" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F902" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>266</v>
+        <v>134</v>
       </c>
       <c r="H902" s="1" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>322</v>
+        <v>2400</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G903" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H903" s="1" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>322</v>
+        <v>1550</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2020</v>
+        <v>2397</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F904" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="H904" s="1" t="s">
         <v>2430</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="1" t="s">
         <v>2431</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>2405</v>
+        <v>2400</v>
       </c>
       <c r="C905" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F905" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G905" s="1"/>
+      <c r="H905" s="1" t="s">
         <v>2432</v>
-      </c>
-[...13 lines deleted...]
-        <v>2433</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C906" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F906" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H906" s="1" t="s">
         <v>2434</v>
-      </c>
-[...19 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C907" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F907" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H907" s="1" t="s">
         <v>2436</v>
-      </c>
-[...17 lines deleted...]
-        <v>2437</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C908" s="1" t="s">
         <v>2438</v>
       </c>
-      <c r="B908" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G908" s="1"/>
       <c r="H908" s="1" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>2405</v>
+        <v>1102</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2432</v>
+        <v>57</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F909" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="H909" s="1" t="s">
         <v>2441</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>2329</v>
-[...1 lines deleted...]
-      <c r="C910" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C910" s="1"/>
+      <c r="D910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F910" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H910" s="1" t="s">
         <v>2443</v>
-      </c>
-[...11 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B911" s="1" t="s">
         <v>2445</v>
       </c>
-      <c r="B911" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C911" s="1" t="s">
-        <v>57</v>
+        <v>2446</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F911" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="H911" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>2321</v>
-[...1 lines deleted...]
-      <c r="C912" s="1"/>
+        <v>2316</v>
+      </c>
+      <c r="C912" s="1" t="s">
+        <v>2449</v>
+      </c>
       <c r="D912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F912" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="H912" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="1" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>2450</v>
+        <v>56</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2451</v>
+        <v>57</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F913" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>121</v>
+        <v>1416</v>
       </c>
       <c r="H913" s="1" t="s">
         <v>2452</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>2321</v>
+        <v>2316</v>
       </c>
       <c r="C914" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F914" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H914" s="1" t="s">
         <v>2454</v>
-      </c>
-[...13 lines deleted...]
-        <v>2455</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C915" s="1" t="s">
         <v>2456</v>
       </c>
-      <c r="B915" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F915" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>1421</v>
+        <v>12</v>
       </c>
       <c r="H915" s="1" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>2321</v>
+        <v>2316</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2454</v>
+        <v>2449</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F916" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>326</v>
+        <v>937</v>
       </c>
       <c r="H916" s="1" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>2321</v>
+        <v>2461</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2461</v>
+        <v>542</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F917" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="H917" s="1" t="s">
         <v>2462</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="1" t="s">
         <v>2463</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>2321</v>
+        <v>1363</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2454</v>
+        <v>1525</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F918" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>937</v>
+        <v>326</v>
       </c>
       <c r="H918" s="1" t="s">
         <v>2464</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>2466</v>
+        <v>1069</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>542</v>
+        <v>626</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F919" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G919" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H919" s="1" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="1" t="s">
-        <v>2468</v>
+        <v>2465</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>1368</v>
+        <v>1069</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>1530</v>
+        <v>626</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F920" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G920" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H920" s="1" t="s">
-        <v>2469</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="1" t="s">
-        <v>2470</v>
+        <v>2468</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1069</v>
+        <v>1370</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>626</v>
+        <v>1872</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F921" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G921" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H921" s="1" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1069</v>
+        <v>631</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>626</v>
+        <v>934</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F922" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G922" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H922" s="1" t="s">
-        <v>2472</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C923" s="1" t="s">
         <v>2473</v>
-      </c>
-[...4 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F923" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G923" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H923" s="1" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="1" t="s">
         <v>2475</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>631</v>
+        <v>880</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>934</v>
+        <v>1209</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F924" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G924" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H924" s="1" t="s">
         <v>2476</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>406</v>
+        <v>1724</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>2478</v>
+        <v>1324</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F925" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G925" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H925" s="1" t="s">
-        <v>2479</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C926" s="1" t="s">
         <v>2480</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F926" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G926" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H926" s="1" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1729</v>
+        <v>407</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1329</v>
+        <v>1043</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F927" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G927" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H927" s="1" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="1" t="s">
         <v>2484</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>872</v>
+        <v>385</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2485</v>
+        <v>386</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F928" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G928" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H928" s="1" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="1" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>407</v>
+        <v>366</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1043</v>
+        <v>386</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F929" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G929" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H929" s="1" t="s">
-        <v>2488</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="1" t="s">
-        <v>2489</v>
+        <v>2488</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>385</v>
+        <v>578</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>386</v>
+        <v>514</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F930" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G930" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H930" s="1" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="1" t="s">
-        <v>2491</v>
+        <v>2490</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>366</v>
+        <v>1168</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>386</v>
+        <v>94</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F931" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G931" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H931" s="1" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="1" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
       <c r="B932" s="1" t="s">
-        <v>578</v>
+        <v>1168</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>514</v>
+        <v>94</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F932" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G932" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H932" s="1" t="s">
-        <v>2494</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="1" t="s">
-        <v>2495</v>
+        <v>2494</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1168</v>
+        <v>1013</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>94</v>
+        <v>911</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F933" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G933" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H933" s="1" t="s">
-        <v>2496</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C934" s="1" t="s">
         <v>2497</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F934" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G934" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H934" s="1" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1013</v>
+        <v>492</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>911</v>
+        <v>2500</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F935" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G935" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H935" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>82</v>
+        <v>2503</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2502</v>
+        <v>2321</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F936" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G936" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H936" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>492</v>
+        <v>2503</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2505</v>
+        <v>2321</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F937" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G937" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H937" s="1" t="s">
         <v>2506</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>2508</v>
+        <v>318</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2326</v>
+        <v>319</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E938" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F938" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G938" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H938" s="1" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="1" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>2508</v>
+        <v>1370</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2326</v>
+        <v>1872</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F939" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G939" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H939" s="1" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="1" t="s">
-        <v>2512</v>
+        <v>2511</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>318</v>
+        <v>94</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>319</v>
+        <v>2209</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E940" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F940" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G940" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H940" s="1" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="1" t="s">
-        <v>2514</v>
+        <v>2513</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1375</v>
+        <v>1776</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1877</v>
+        <v>2233</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F941" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G941" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H941" s="1" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="1" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>94</v>
+        <v>1776</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2214</v>
+        <v>2233</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F942" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G942" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H942" s="1" t="s">
-        <v>2517</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B943" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C943" s="1" t="s">
         <v>2518</v>
-      </c>
-[...4 lines deleted...]
-        <v>2238</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F943" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G943" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H943" s="1" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="1" t="s">
-        <v>2520</v>
+        <v>2517</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1781</v>
+        <v>2106</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2238</v>
+        <v>2518</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F944" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G944" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H944" s="1" t="s">
-        <v>2521</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="1" t="s">
-        <v>2522</v>
+        <v>2521</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>2111</v>
+        <v>1745</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2523</v>
+        <v>1537</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F945" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G945" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H945" s="1" t="s">
-        <v>2524</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>2111</v>
+        <v>555</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2523</v>
+        <v>1537</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F946" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G946" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H946" s="1" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="1" t="s">
-        <v>2526</v>
+        <v>2523</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1750</v>
+        <v>555</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F947" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G947" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H947" s="1" t="s">
-        <v>2527</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="1" t="s">
-        <v>2528</v>
+        <v>2526</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F948" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G948" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H948" s="1" t="s">
-        <v>2529</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="B949" s="1" t="s">
-        <v>555</v>
+        <v>2529</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>1542</v>
+        <v>677</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F949" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G949" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H949" s="1" t="s">
         <v>2530</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>555</v>
+        <v>133</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1542</v>
+        <v>319</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E950" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F950" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="H950" s="1" t="s">
         <v>2532</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="1" t="s">
         <v>2533</v>
       </c>
       <c r="B951" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C951" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E951" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F951" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H951" s="1" t="s">
         <v>2534</v>
-      </c>
-[...16 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="1" t="s">
-        <v>2536</v>
+        <v>2535</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C952" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E952" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F952" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G952" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H952" s="1" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="1" t="s">
-        <v>2538</v>
+        <v>2537</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>133</v>
+        <v>764</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>319</v>
+        <v>542</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E953" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F953" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G953" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H953" s="1" t="s">
-        <v>2539</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="1" t="s">
-        <v>2540</v>
+        <v>2539</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>319</v>
+        <v>1076</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E954" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F954" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G954" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H954" s="1" t="s">
-        <v>2541</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B955" s="1" t="s">
         <v>2542</v>
       </c>
-      <c r="B955" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C955" s="1" t="s">
-        <v>542</v>
+        <v>352</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F955" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G955" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H955" s="1" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>265</v>
+        <v>922</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1076</v>
+        <v>747</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F956" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G956" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H956" s="1" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>2547</v>
+        <v>704</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>352</v>
+        <v>1156</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F957" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G957" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H957" s="1" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="1" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>922</v>
+        <v>1035</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>747</v>
+        <v>1043</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F958" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G958" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H958" s="1" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="1" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>704</v>
+        <v>1518</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1156</v>
+        <v>1543</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F959" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G959" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H959" s="1" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="1" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1035</v>
+        <v>1607</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1043</v>
+        <v>1645</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F960" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G960" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H960" s="1" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="1" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1523</v>
+        <v>555</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>1548</v>
+        <v>479</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F961" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G961" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H961" s="1" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="1" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1612</v>
+        <v>784</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>1650</v>
+        <v>102</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F962" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G962" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H962" s="1" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2559</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F963" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G963" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H963" s="1" t="s">
         <v>2560</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>784</v>
+        <v>1906</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>102</v>
+        <v>338</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F964" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="H964" s="1" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>666</v>
+        <v>1408</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F965" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>12</v>
+        <v>1936</v>
       </c>
       <c r="H965" s="1" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1911</v>
+        <v>1266</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F966" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>273</v>
+        <v>174</v>
       </c>
       <c r="H966" s="1" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1413</v>
+        <v>2171</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F967" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H967" s="1" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1271</v>
+        <v>2315</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>338</v>
+        <v>2572</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F968" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>174</v>
+        <v>1936</v>
       </c>
       <c r="H968" s="1" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="1" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>2176</v>
+        <v>2575</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F969" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G969" s="1"/>
       <c r="H969" s="1" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2576</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F970" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G970" s="1"/>
       <c r="H970" s="1" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="1" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>2580</v>
+        <v>2321</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F971" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G971" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>1936</v>
+      </c>
       <c r="H971" s="1" t="s">
         <v>2582</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>2580</v>
+        <v>2321</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F972" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G972" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>1936</v>
+      </c>
       <c r="H972" s="1" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>2326</v>
+        <v>2324</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F973" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>1941</v>
+        <v>121</v>
       </c>
       <c r="H973" s="1" t="s">
         <v>2587</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>2326</v>
+        <v>1102</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F974" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>1941</v>
+        <v>121</v>
       </c>
       <c r="H974" s="1" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="1" t="s">
         <v>2590</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>2329</v>
+        <v>2591</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F975" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="H975" s="1" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="1" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1102</v>
+        <v>2595</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F976" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>121</v>
+        <v>1936</v>
       </c>
       <c r="H976" s="1" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="1" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>2596</v>
+        <v>2304</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F977" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="H977" s="1" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="1" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F978" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="H978" s="1" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="1" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>2309</v>
+        <v>2400</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F979" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>121</v>
+        <v>1936</v>
       </c>
       <c r="H979" s="1" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="B980" s="1" t="s">
-        <v>2405</v>
+        <v>2400</v>
       </c>
       <c r="C980" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F980" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H980" s="1" t="s">
         <v>2606</v>
-      </c>
-[...13 lines deleted...]
-        <v>2607</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C981" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F981" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H981" s="1" t="s">
         <v>2608</v>
-      </c>
-[...19 lines deleted...]
-        <v>2609</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2610</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F982" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>1941</v>
+        <v>174</v>
       </c>
       <c r="H982" s="1" t="s">
         <v>2611</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>2405</v>
+        <v>2613</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>2606</v>
+        <v>2610</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F983" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G983" s="1"/>
       <c r="H983" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C984" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F984" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H984" s="1" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C985" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F985" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H985" s="1" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C986" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F986" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H986" s="1" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F987" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H987" s="1" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F988" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H988" s="1" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F989" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H989" s="1" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F990" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H990" s="1" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F991" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H991" s="1" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F992" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H992" s="1" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F993" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H993" s="1" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F994" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H994" s="1" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F995" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H995" s="1" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F996" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H996" s="1" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F997" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H997" s="1" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F998" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H998" s="1" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F999" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H999" s="1" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F1000" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H1000" s="1" t="s">
+        <v>2666</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>